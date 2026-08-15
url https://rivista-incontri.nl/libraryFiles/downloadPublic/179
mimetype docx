--- v0 (2025-12-05)
+++ v1 (2026-08-15)
@@ -1,2172 +1,2465 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1186CD91" w14:textId="77777777" w:rsidR="00F64D33" w:rsidRPr="009B7A64" w:rsidRDefault="006A14DB">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+    <w:p w14:paraId="0F23F56E" w14:textId="019595D2" w:rsidR="009E403C" w:rsidRPr="001F5E77" w:rsidRDefault="001F5E77" w:rsidP="00690D83">
+      <w:pPr>
+        <w:pStyle w:val="1IncTitolo"/>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk201394780"/>
+      <w:r w:rsidRPr="001F5E77">
+        <w:t>Title</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="771E33C0" w14:textId="528B1A8C" w:rsidR="00865780" w:rsidRPr="001F5E77" w:rsidRDefault="001F5E77" w:rsidP="000848FA">
+      <w:pPr>
+        <w:pStyle w:val="2IncSottotitolo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F5E77">
+        <w:t>Subheading</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D142CCA" w14:textId="119923B5" w:rsidR="009E403C" w:rsidRPr="001F5E77" w:rsidRDefault="001F5E77" w:rsidP="00632246">
+      <w:pPr>
+        <w:pStyle w:val="3IncNomeautore"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F5E77">
+        <w:t xml:space="preserve">Name </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F5E77">
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC245A" w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Crimson Pro" w:hAnsi="Crimson Pro"/>
+          <w:vanish/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:customMarkFollows="1" w:id="2"/>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68138807" w14:textId="3C0F1EE8" w:rsidR="00284AA1" w:rsidRPr="001F5E77" w:rsidRDefault="001F5E77" w:rsidP="00CC51DC">
+      <w:pPr>
+        <w:pStyle w:val="4aIncAffiliazione"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Affiliation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3AA48E33" w14:textId="3609395C" w:rsidR="00B00844" w:rsidRPr="001F5E77" w:rsidRDefault="00284AA1" w:rsidP="00CC51DC">
+      <w:pPr>
+        <w:pStyle w:val="4bIncOrcid"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F5E77">
+        <w:t>https://orcid.org/</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5E77" w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F5E77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5E77" w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[delete hyperlink]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        <w:tblCellMar>
+          <w:top w:w="170" w:type="dxa"/>
+          <w:left w:w="170" w:type="dxa"/>
+          <w:bottom w:w="170" w:type="dxa"/>
+          <w:right w:w="170" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7058"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C774BD" w14:paraId="3A03FA71" w14:textId="77777777" w:rsidTr="00C774BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7058" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="16FF2C16" w14:textId="77777777" w:rsidR="00C774BD" w:rsidRPr="001F5E77" w:rsidRDefault="00C774BD" w:rsidP="00C774BD">
+            <w:pPr>
+              <w:pStyle w:val="5IncAbstract"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5E77">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Abstract</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5E77">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>xxx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5E77">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B34F766" w14:textId="13376EA5" w:rsidR="00C774BD" w:rsidRPr="00C774BD" w:rsidRDefault="00C774BD" w:rsidP="00C774BD">
+            <w:pPr>
+              <w:pStyle w:val="6IncKeywords"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F5E77">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Keywords</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5E77">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+              </w:rPr>
+              <w:t>xxx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5E77">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+              </w:rPr>
+              <w:t>xxx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5E77">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+              </w:rPr>
+              <w:t>xxx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5E77">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+              </w:rPr>
+              <w:t>xxx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F5E77">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+              </w:rPr>
+              <w:t xml:space="preserve">xxx  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="263E3206" w14:textId="77777777" w:rsidR="00C774BD" w:rsidRDefault="00C774BD" w:rsidP="00CC51DC">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9B692B" w14:textId="77777777" w:rsidR="00C774BD" w:rsidRDefault="00C774BD" w:rsidP="00CC51DC">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4EBED3" w14:textId="77777777" w:rsidR="005F231B" w:rsidRDefault="005F231B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1155C4" w14:textId="4B613583" w:rsidR="009E403C" w:rsidRPr="001F5E77" w:rsidRDefault="004B7DAB" w:rsidP="00CC51DC">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F5E77">
+        <w:lastRenderedPageBreak/>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r w:rsidR="00977C64" w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Crimson Pro" w:hAnsi="Crimson Pro"/>
+          <w:vanish/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:customMarkFollows="1" w:id="3"/>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00426975" w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:vanish/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471406B6" w14:textId="08309024" w:rsidR="009E403C" w:rsidRPr="001F5E77" w:rsidRDefault="00307F69" w:rsidP="00CC51DC">
+      <w:pPr>
+        <w:pStyle w:val="8aCorpodeltestosenzarientro"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Text first paragraph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66524B08" w14:textId="6A222F10" w:rsidR="009E403C" w:rsidRPr="001F5E77" w:rsidRDefault="00307F69" w:rsidP="00632246">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Text second paragraph.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27D48">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1566B7" w14:textId="51CAFAC5" w:rsidR="009E403C" w:rsidRPr="001F5E77" w:rsidRDefault="00F27D48" w:rsidP="00632246">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Text third paragraph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7D1936" w14:textId="35DD941D" w:rsidR="009E403C" w:rsidRDefault="009E403C" w:rsidP="00632246">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AD4A98" w14:textId="587CD732" w:rsidR="00F27D48" w:rsidRDefault="00F27D48" w:rsidP="00F27D48">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Subheading</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FB1463" w14:textId="3F1A6272" w:rsidR="00F27D48" w:rsidRPr="001F5E77" w:rsidRDefault="00F27D48" w:rsidP="00F27D48">
+      <w:pPr>
+        <w:pStyle w:val="8aCorpodeltestosenzarientro"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Text first paragraph.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534A0A95" w14:textId="15C97D5B" w:rsidR="00F27D48" w:rsidRDefault="00F27D48" w:rsidP="00F27D48">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text second paragraph. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF7B3C4" w14:textId="754F3F8F" w:rsidR="00D06F33" w:rsidRDefault="00D06F33" w:rsidP="00F27D48">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Text third paragraph. “Particular use of a word”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C873CA0" w14:textId="38300DC6" w:rsidR="00D06F33" w:rsidRPr="00FD01BA" w:rsidRDefault="00F27D48" w:rsidP="009B5B8E">
+      <w:pPr>
+        <w:pStyle w:val="9aIncCitazioniincorpominore"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD01BA">
+        <w:t>Long quotation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve">. Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> ad minim </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>quis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> exercitation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> nisi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FD01BA" w:rsidRPr="00FD01BA">
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FD01BA" w:rsidRPr="00FD01BA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20EC829B" w14:textId="164BE126" w:rsidR="00F27D48" w:rsidRDefault="00F27D48" w:rsidP="00F27D48">
+      <w:pPr>
+        <w:pStyle w:val="8aCorpodeltestosenzarientro"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Text third paragraph. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FB8D39" w14:textId="30199663" w:rsidR="00F27D48" w:rsidRPr="00F27D48" w:rsidRDefault="00F27D48" w:rsidP="00F27D48">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Text fourth paragraph.</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005122A9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>‘Short quotation in running text’.</w:t>
+      </w:r>
+      <w:r w:rsidR="005122A9" w:rsidRPr="00F27D48">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005122A9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Text second paragraph. ‘Short quotation. “Quotation within quotation”’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B05703" w14:textId="77777777" w:rsidR="004F4F6D" w:rsidRDefault="004F4F6D" w:rsidP="00F27D48">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2307B84B" w14:textId="77777777" w:rsidR="000278C7" w:rsidRDefault="000278C7" w:rsidP="000278C7">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Subheading</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A35DADA" w14:textId="77777777" w:rsidR="000278C7" w:rsidRPr="001F5E77" w:rsidRDefault="000278C7" w:rsidP="000278C7">
+      <w:pPr>
+        <w:pStyle w:val="8aCorpodeltestosenzarientro"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Text first paragraph.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F19D394" w14:textId="76A67E0B" w:rsidR="000278C7" w:rsidRDefault="000278C7" w:rsidP="000278C7">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Text second paragraph</w:t>
+      </w:r>
+      <w:r w:rsidR="001D01C2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9DAB8C" w14:textId="77777777" w:rsidR="000278C7" w:rsidRDefault="000278C7" w:rsidP="000278C7">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475C2C08" w14:textId="7F15DB91" w:rsidR="000278C7" w:rsidRDefault="000278C7" w:rsidP="000278C7">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE "https://upload.wikimedia.org/wikipedia/commons/2/2b/Piero_della_Francesca_-_Flagelaci%C3%B3n_de_Cristo%2C_1468-1470_%28Galleria_Nazionale_delle_Marche%2C_Urbino%29.png" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="12"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="13" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="71F5D04D" wp14:editId="4AB76415">
-[...10 lines deleted...]
-            <wp:docPr id="1" name="Picture 5" descr="IncontriBanner"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24199E64" wp14:editId="60E3B378">
+            <wp:extent cx="4094302" cy="2925908"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1199562349" name="Afbeelding 1" descr="Flagellation of Christ (Piero della Francesca) - Wikipedia"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 5" descr="IncontriBanner"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Flagellation of Christ (Piero della Francesca) - Wikipedia"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5393055" cy="542925"/>
+                      <a:ext cx="4103154" cy="2932234"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A9805B" w14:textId="3F8CA005" w:rsidR="000278C7" w:rsidRPr="000278C7" w:rsidRDefault="000278C7" w:rsidP="000278C7">
+      <w:pPr>
+        <w:pStyle w:val="9bIncCaptionimages-tables"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000278C7">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[Align the image to the margins of the caption (0,5 left and 0,5 right)]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E473D" w:rsidRPr="004E473D">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...78 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 1. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Piero della Francesca, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The Flagellation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">c. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1455, oil and tempera on panel, 59 x 82 cm, Galleria Nazionale delle Marche, Urbino.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AE13E7" w14:textId="77777777" w:rsidR="000278C7" w:rsidRDefault="000278C7" w:rsidP="000278C7">
+      <w:pPr>
+        <w:pStyle w:val="8aCorpodeltestosenzarientro"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Text third paragraph. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17066B46" w14:textId="46C574F0" w:rsidR="004E473D" w:rsidRDefault="004E473D" w:rsidP="004E473D">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Text fourth paragraph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A30799A" w14:textId="77777777" w:rsidR="004E473D" w:rsidRDefault="004E473D" w:rsidP="004E473D">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="355" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1997"/>
+        <w:gridCol w:w="2353"/>
+        <w:gridCol w:w="2130"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004E473D" w:rsidRPr="004E473D" w14:paraId="00161C0E" w14:textId="77777777" w:rsidTr="004E473D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="476F1C98" w14:textId="1DD293AB" w:rsidR="004E473D" w:rsidRPr="004E473D" w:rsidRDefault="004E473D" w:rsidP="004E473D">
+            <w:pPr>
+              <w:pStyle w:val="9b-aIncTextintables"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E473D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2353" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA8BD07" w14:textId="3164E539" w:rsidR="004E473D" w:rsidRPr="004E473D" w:rsidRDefault="004E473D" w:rsidP="004E473D">
+            <w:pPr>
+              <w:pStyle w:val="9b-aIncTextintables"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E473D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="406865CC" w14:textId="75EBD24B" w:rsidR="004E473D" w:rsidRPr="004E473D" w:rsidRDefault="004E473D" w:rsidP="004E473D">
+            <w:pPr>
+              <w:pStyle w:val="9b-aIncTextintables"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E473D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E473D" w14:paraId="2A6BA5FE" w14:textId="77777777" w:rsidTr="004E473D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3EE980" w14:textId="46C579E7" w:rsidR="004E473D" w:rsidRDefault="004E473D" w:rsidP="004E473D">
+            <w:pPr>
+              <w:pStyle w:val="9b-aIncTextintables"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2353" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6790B7FA" w14:textId="46853256" w:rsidR="004E473D" w:rsidRDefault="004E473D" w:rsidP="004E473D">
+            <w:pPr>
+              <w:pStyle w:val="9b-aIncTextintables"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EEEFA0" w14:textId="50D33F98" w:rsidR="004E473D" w:rsidRDefault="004E473D" w:rsidP="004E473D">
+            <w:pPr>
+              <w:pStyle w:val="9b-aIncTextintables"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0A4D1D78" w14:textId="54CAFF2E" w:rsidR="004E473D" w:rsidRPr="000278C7" w:rsidRDefault="004E473D" w:rsidP="004E473D">
+      <w:pPr>
+        <w:pStyle w:val="9bIncCaptionimages-tables"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000278C7">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Align the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>table</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000278C7">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the margins of the caption (0,5 left and 0,5 right)]</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7A64">
-[...281 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="004E473D">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...21 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E473D">
+        <w:t xml:space="preserve">Narrating instances model for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E473D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Comedy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E473D">
+        <w:t xml:space="preserve">, derived from analysis of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E473D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Inferno</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E473D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E473D">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E473D">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E473D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Paradiso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E473D">
+        <w:t xml:space="preserve"> xxxiii.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316EE3D0" w14:textId="76D4611A" w:rsidR="004E473D" w:rsidRDefault="004E473D" w:rsidP="004E473D">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
         <w:ind w:firstLine="0"/>
-        <w:jc w:val="left"/>
-[...418 lines deleted...]
-      <w:r w:rsidRPr="007D2BBE">
+      </w:pPr>
+      <w:r>
+        <w:t>Text fifth paragraph</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656EBDC6" w14:textId="5E0BF96A" w:rsidR="000278C7" w:rsidRDefault="004E473D" w:rsidP="004E473D">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Text sixth paragraph</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319D2AFD" w14:textId="77777777" w:rsidR="004E473D" w:rsidRDefault="004E473D" w:rsidP="004E473D">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3BF8BF" w14:textId="5279E568" w:rsidR="004F4F6D" w:rsidRPr="004F4F6D" w:rsidRDefault="004F4F6D" w:rsidP="000278C7">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F4F6D">
+        <w:t>Subheading</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145BE4FE" w14:textId="77777777" w:rsidR="004F4F6D" w:rsidRPr="001F5E77" w:rsidRDefault="004F4F6D" w:rsidP="004F4F6D">
+      <w:pPr>
+        <w:pStyle w:val="8aCorpodeltestosenzarientro"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Text first paragraph.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...492 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065766FC" w14:textId="5ABEC851" w:rsidR="00F27D48" w:rsidRPr="001F5E77" w:rsidRDefault="004F4F6D" w:rsidP="004F4F6D">
+      <w:pPr>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text final paragraph. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00F27D48" w:rsidRPr="001F5E77" w:rsidSect="00DA4B19">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="9620" w:h="13600" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360" w:charSpace="4096"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76DD4359" w14:textId="77777777" w:rsidR="00BE10E8" w:rsidRDefault="00BE10E8">
-      <w:r>
+    <w:p w14:paraId="096E4CD6" w14:textId="77777777" w:rsidR="001531E5" w:rsidRPr="0004142A" w:rsidRDefault="001531E5">
+      <w:r w:rsidRPr="0004142A">
         <w:separator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="67866D0E" w14:textId="77777777" w:rsidR="001531E5" w:rsidRPr="0004142A" w:rsidRDefault="001531E5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="053A4E74" w14:textId="77777777" w:rsidR="00BE10E8" w:rsidRDefault="00BE10E8">
-      <w:r>
+    <w:p w14:paraId="045A9492" w14:textId="77777777" w:rsidR="001531E5" w:rsidRPr="0004142A" w:rsidRDefault="001531E5">
+      <w:r w:rsidRPr="0004142A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="220261BC" w14:textId="77777777" w:rsidR="001531E5" w:rsidRPr="0004142A" w:rsidRDefault="001531E5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...2 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="Crimson Pro">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00000FF" w:usb1="5000E04B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC">
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Noto Sans Devanagari">
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80008023" w:usb1="00002046" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS">
-    <w:panose1 w:val="020B0603020202020204"/>
+  <w:font w:name="Myriad Pro">
+    <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri (Hoofdtekst CS)">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71CC7228" w14:textId="77777777" w:rsidR="006B3A1A" w:rsidRPr="006B3A1A" w:rsidRDefault="006B3A1A" w:rsidP="00D73204">
+  <w:p w14:paraId="79E58FAB" w14:textId="5029E271" w:rsidR="003B7AD3" w:rsidRPr="0004142A" w:rsidRDefault="003B7AD3" w:rsidP="00AA2284">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:ind w:firstLine="0"/>
-[...62 lines deleted...]
-      </w:rPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2130"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1520A009" w14:textId="783BCCBB" w:rsidR="00F64D33" w:rsidRPr="004138FD" w:rsidRDefault="006B3A1A" w:rsidP="006B3A1A">
+  <w:p w14:paraId="100178E1" w14:textId="77777777" w:rsidR="0018751C" w:rsidRDefault="0018751C" w:rsidP="00632246">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
-        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:i/>
         <w:iCs/>
-        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
-[...50 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="2DC10A18" w14:textId="77777777" w:rsidR="006B3A1A" w:rsidRPr="004138FD" w:rsidRDefault="006B3A1A" w:rsidP="006B3A1A">
+  <w:p w14:paraId="22BAC14D" w14:textId="77777777" w:rsidR="0018751C" w:rsidRDefault="0018751C" w:rsidP="00632246">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
-        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:i/>
         <w:iCs/>
-        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="79B158A3" w14:textId="77777777" w:rsidR="002346C5" w:rsidRPr="004138FD" w:rsidRDefault="002346C5" w:rsidP="006B3A1A">
+  <w:p w14:paraId="0070DB63" w14:textId="1E24DDE2" w:rsidR="0018751C" w:rsidRPr="007D7785" w:rsidRDefault="0093181F" w:rsidP="0093181F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
+      <w:spacing w:after="120"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
-        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0093181F">
+      <w:rPr>
+        <w:i/>
         <w:iCs/>
-        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...3 lines deleted...]
-    </w:pPr>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Incontri</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="000051C1">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>40</w:t>
+    </w:r>
+    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.1 (202</w:t>
+    </w:r>
+    <w:r w:rsidR="000051C1">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC1C6B">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>, 00-00</w:t>
+    </w:r>
+    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="0018751C" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>e</w:t>
+    </w:r>
+    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>-ISSN: 2114-7705</w:t>
+    </w:r>
+    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">DOI: </w:t>
+    </w:r>
+    <w:r w:rsidR="0018751C" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>10.18352/inc19602</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="57932CA4" w14:textId="77777777" w:rsidR="002346C5" w:rsidRPr="004138FD" w:rsidRDefault="002346C5" w:rsidP="006B3A1A">
+  <w:p w14:paraId="1F03986C" w14:textId="63DF1703" w:rsidR="0018751C" w:rsidRPr="007D7785" w:rsidRDefault="0018751C" w:rsidP="0018751C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
-        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-[...3 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>© 202</w:t>
+    </w:r>
+    <w:r w:rsidR="000051C1">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, the author(s) </w:t>
+    </w:r>
+    <w:r w:rsidR="000051C1">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Published by </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Werkgroep</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Italië</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Studies </w:t>
+    </w:r>
   </w:p>
-</w:ftr>
-[...80 lines deleted...]
-  <w:p w14:paraId="20A6936B" w14:textId="77777777" w:rsidR="00D0532B" w:rsidRPr="00D0532B" w:rsidRDefault="00D0532B" w:rsidP="00D0532B">
+  <w:p w14:paraId="65C5ACD3" w14:textId="27EBEF8E" w:rsidR="0018751C" w:rsidRPr="007D7785" w:rsidRDefault="0018751C" w:rsidP="00A75896">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
       <w:ind w:firstLine="0"/>
-      <w:rPr>
-[...4 lines deleted...]
-        <w:szCs w:val="20"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">This is an Open Access article under the terms of the </w:t>
+    </w:r>
+    <w:bookmarkStart w:id="3" w:name="OLE_LINK10"/>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Creative Commons Attribution 4.0 International License</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="3"/>
   </w:p>
-  <w:p w14:paraId="381C462F" w14:textId="77777777" w:rsidR="00D0532B" w:rsidRPr="00D0532B" w:rsidRDefault="00D0532B" w:rsidP="00D0532B">
+  <w:p w14:paraId="164E09D2" w14:textId="2B1CA89D" w:rsidR="0018751C" w:rsidRPr="0018751C" w:rsidRDefault="0018751C" w:rsidP="00632246">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
-        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-[...3 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="0018751C">
+      <w:rPr>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4704F78C" w14:textId="77777777" w:rsidR="00BE10E8" w:rsidRDefault="00BE10E8" w:rsidP="00D0532B">
-[...8 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="67627CB6" w14:textId="77777777" w:rsidR="001531E5" w:rsidRPr="0004142A" w:rsidRDefault="001531E5" w:rsidP="00C05BF3">
+      <w:pPr>
+        <w:pStyle w:val="Voettekst"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3402027E" w14:textId="77777777" w:rsidR="00BE10E8" w:rsidRDefault="00BE10E8">
-[...8 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="53F61F66" w14:textId="77777777" w:rsidR="001531E5" w:rsidRPr="0004142A" w:rsidRDefault="001531E5"/>
   </w:footnote>
-  <w:footnote w:id="1">
-[...28 lines deleted...]
-      </w:r>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="643B8C5C" w14:textId="77777777" w:rsidR="001531E5" w:rsidRPr="0004142A" w:rsidRDefault="001531E5" w:rsidP="00C05BF3">
+      <w:pPr>
+        <w:pStyle w:val="Voettekst"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="368816F9" w14:textId="77777777" w:rsidR="00950BB7" w:rsidRPr="00E94D2F" w:rsidRDefault="00950BB7" w:rsidP="00950BB7">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00E94D2F">
+    <w:p w14:paraId="50EE8FA3" w14:textId="7229732C" w:rsidR="00DC245A" w:rsidRPr="001F5E77" w:rsidRDefault="00DC245A" w:rsidP="000C6DDA">
+      <w:pPr>
+        <w:pStyle w:val="9bIncNoteapidipagina"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F5E77">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Testo della nota.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5E77" w:rsidRPr="001F5E77">
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5E77">
+        <w:t>@</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5E77" w:rsidRPr="001F5E77">
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5E77">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5E77" w:rsidRPr="001F5E77">
+        <w:t>com</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1DE6224E" w14:textId="77777777" w:rsidR="00950BB7" w:rsidRPr="00E94D2F" w:rsidRDefault="00950BB7" w:rsidP="00950BB7">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00E94D2F">
+    <w:p w14:paraId="1B894261" w14:textId="55F0A186" w:rsidR="00977C64" w:rsidRPr="001F5E77" w:rsidRDefault="00977C64" w:rsidP="000C6DDA">
+      <w:pPr>
+        <w:pStyle w:val="9bIncNoteapidipagina"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F5E77">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="0029651C" w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5E77" w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Where applicable: add information on funding here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A99A54" w14:textId="77777777" w:rsidR="00426975" w:rsidRPr="001F5E77" w:rsidRDefault="00426975" w:rsidP="000C6DDA">
+      <w:pPr>
+        <w:pStyle w:val="9bIncNoteapidipagina"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="5B34FF20" w14:textId="6C4A5728" w:rsidR="00F27D48" w:rsidRPr="00F27D48" w:rsidRDefault="00F27D48" w:rsidP="00F27D48">
+      <w:pPr>
+        <w:pStyle w:val="9bIncNoteapidipagina"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E94D2F">
-[...6 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>footnote</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B5B8E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="6F4753C6" w14:textId="7AFE972F" w:rsidR="00F27D48" w:rsidRPr="00F27D48" w:rsidRDefault="00F27D48" w:rsidP="00F27D48">
+      <w:pPr>
+        <w:pStyle w:val="9bIncNoteapidipagina"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>footnote</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B5B8E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="5F36A7A2" w14:textId="77777777" w:rsidR="000278C7" w:rsidRPr="00F27D48" w:rsidRDefault="000278C7" w:rsidP="000278C7">
+      <w:pPr>
+        <w:pStyle w:val="9bIncNoteapidipagina"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>footnote</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="40FEBDDB" w14:textId="77777777" w:rsidR="004F4F6D" w:rsidRPr="00F27D48" w:rsidRDefault="004F4F6D" w:rsidP="004F4F6D">
+      <w:pPr>
+        <w:pStyle w:val="9bIncNoteapidipagina"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>footnote</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09B5E86C" w14:textId="19884312" w:rsidR="000020CB" w:rsidRPr="00632246" w:rsidRDefault="00341F7D" w:rsidP="003D040A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="3232"/>
+      </w:tabs>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="00AC44EA">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00AC44EA">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> STYLEREF "3. Inc. Nome autore" \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00AC44EA">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00563E5B">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Name Surname</w:t>
+    </w:r>
+    <w:r w:rsidR="00AC44EA">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
+  <w:bookmarkStart w:id="2" w:name="OLE_LINK3"/>
+  <w:p w14:paraId="5ABB3999" w14:textId="5ADB5885" w:rsidR="000020CB" w:rsidRPr="00341F7D" w:rsidRDefault="00341F7D" w:rsidP="000549FC">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="3260"/>
+        <w:tab w:val="left" w:pos="5603"/>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> STYLEREF "1. Inc. Titolo" \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00563E5B">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Title</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AFE33A5" w14:textId="7FD1DE03" w:rsidR="00632246" w:rsidRPr="00632246" w:rsidRDefault="00632246" w:rsidP="00632246">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="3260"/>
+        <w:tab w:val="left" w:pos="5603"/>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="54320916" w14:textId="77777777" w:rsidR="00632246" w:rsidRPr="00632246" w:rsidRDefault="00632246" w:rsidP="00632246">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="166"/>
+  <w:zoom w:percent="209"/>
+  <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="567"/>
   <w:autoHyphenation/>
-  <w:hyphenationZone w:val="425"/>
+  <w:hyphenationZone w:val="284"/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F64D33"/>
-[...105 lines deleted...]
-    <w:rsid w:val="00B77FEA"/>
+    <w:rsidRoot w:val="009E403C"/>
+    <w:rsid w:val="000006F2"/>
+    <w:rsid w:val="00001C93"/>
+    <w:rsid w:val="000020CB"/>
+    <w:rsid w:val="000051C1"/>
+    <w:rsid w:val="000070C0"/>
+    <w:rsid w:val="00025D42"/>
+    <w:rsid w:val="000278C7"/>
+    <w:rsid w:val="0004142A"/>
+    <w:rsid w:val="000549FC"/>
+    <w:rsid w:val="00066AFC"/>
+    <w:rsid w:val="000848FA"/>
+    <w:rsid w:val="00094465"/>
+    <w:rsid w:val="000B00C7"/>
+    <w:rsid w:val="000C6DDA"/>
+    <w:rsid w:val="000C7C79"/>
+    <w:rsid w:val="000D0794"/>
+    <w:rsid w:val="001214E8"/>
+    <w:rsid w:val="001324DC"/>
+    <w:rsid w:val="001359D5"/>
+    <w:rsid w:val="00137463"/>
+    <w:rsid w:val="001437EE"/>
+    <w:rsid w:val="00143AD1"/>
+    <w:rsid w:val="00145785"/>
+    <w:rsid w:val="00152269"/>
+    <w:rsid w:val="00152D09"/>
+    <w:rsid w:val="001531E5"/>
+    <w:rsid w:val="00153F92"/>
+    <w:rsid w:val="0015595A"/>
+    <w:rsid w:val="00161A42"/>
+    <w:rsid w:val="001704AC"/>
+    <w:rsid w:val="0018221E"/>
+    <w:rsid w:val="0018751C"/>
+    <w:rsid w:val="001A62A1"/>
+    <w:rsid w:val="001A796B"/>
+    <w:rsid w:val="001C3F30"/>
+    <w:rsid w:val="001D01C2"/>
+    <w:rsid w:val="001F5E77"/>
+    <w:rsid w:val="00214324"/>
+    <w:rsid w:val="00241C0A"/>
+    <w:rsid w:val="00246A3C"/>
+    <w:rsid w:val="00254D0A"/>
+    <w:rsid w:val="002749CB"/>
+    <w:rsid w:val="00276015"/>
+    <w:rsid w:val="0028058D"/>
+    <w:rsid w:val="00284AA1"/>
+    <w:rsid w:val="0029651C"/>
+    <w:rsid w:val="002D6678"/>
+    <w:rsid w:val="00307F69"/>
+    <w:rsid w:val="003145B8"/>
+    <w:rsid w:val="00341F7D"/>
+    <w:rsid w:val="003A4E84"/>
+    <w:rsid w:val="003A7521"/>
+    <w:rsid w:val="003B0498"/>
+    <w:rsid w:val="003B1E91"/>
+    <w:rsid w:val="003B3C64"/>
+    <w:rsid w:val="003B7AD3"/>
+    <w:rsid w:val="003D040A"/>
+    <w:rsid w:val="003E389C"/>
+    <w:rsid w:val="00424925"/>
+    <w:rsid w:val="00426975"/>
+    <w:rsid w:val="00431F09"/>
+    <w:rsid w:val="00437A8C"/>
+    <w:rsid w:val="00472DA6"/>
+    <w:rsid w:val="00473BE6"/>
+    <w:rsid w:val="004863E1"/>
+    <w:rsid w:val="00492C86"/>
+    <w:rsid w:val="00493A16"/>
+    <w:rsid w:val="004B1F5A"/>
+    <w:rsid w:val="004B7DAB"/>
+    <w:rsid w:val="004C5C89"/>
+    <w:rsid w:val="004E34AC"/>
+    <w:rsid w:val="004E473D"/>
+    <w:rsid w:val="004F4F6D"/>
+    <w:rsid w:val="005122A9"/>
+    <w:rsid w:val="00546A23"/>
+    <w:rsid w:val="00553636"/>
+    <w:rsid w:val="00557145"/>
+    <w:rsid w:val="00563E5B"/>
+    <w:rsid w:val="00565FA9"/>
+    <w:rsid w:val="00596DC9"/>
+    <w:rsid w:val="005A2B71"/>
+    <w:rsid w:val="005A5633"/>
+    <w:rsid w:val="005F231B"/>
+    <w:rsid w:val="00610023"/>
+    <w:rsid w:val="00614A78"/>
+    <w:rsid w:val="00632246"/>
+    <w:rsid w:val="00646684"/>
+    <w:rsid w:val="0066504B"/>
+    <w:rsid w:val="006804C6"/>
+    <w:rsid w:val="00690D83"/>
+    <w:rsid w:val="006A3753"/>
+    <w:rsid w:val="006B6224"/>
+    <w:rsid w:val="006D46E5"/>
+    <w:rsid w:val="006F0B58"/>
+    <w:rsid w:val="006F247B"/>
+    <w:rsid w:val="006F31B1"/>
+    <w:rsid w:val="006F38C2"/>
+    <w:rsid w:val="00702D7B"/>
+    <w:rsid w:val="00726E87"/>
+    <w:rsid w:val="007363B2"/>
+    <w:rsid w:val="0074605B"/>
+    <w:rsid w:val="00750095"/>
+    <w:rsid w:val="00790BC2"/>
+    <w:rsid w:val="007D472B"/>
+    <w:rsid w:val="007D7785"/>
+    <w:rsid w:val="007E2C19"/>
+    <w:rsid w:val="007E3B6D"/>
+    <w:rsid w:val="00806C3A"/>
+    <w:rsid w:val="008070E5"/>
+    <w:rsid w:val="008072CF"/>
+    <w:rsid w:val="008146E9"/>
+    <w:rsid w:val="00833837"/>
+    <w:rsid w:val="00833C9C"/>
+    <w:rsid w:val="00834F2D"/>
+    <w:rsid w:val="008627C0"/>
+    <w:rsid w:val="00865780"/>
+    <w:rsid w:val="00877DF5"/>
+    <w:rsid w:val="008B58AB"/>
+    <w:rsid w:val="008B599A"/>
+    <w:rsid w:val="008C1D5E"/>
+    <w:rsid w:val="008D17B6"/>
+    <w:rsid w:val="00907D7D"/>
+    <w:rsid w:val="00914D39"/>
+    <w:rsid w:val="00926A5A"/>
+    <w:rsid w:val="009275E1"/>
+    <w:rsid w:val="0093181F"/>
+    <w:rsid w:val="00933CC6"/>
+    <w:rsid w:val="00935F27"/>
+    <w:rsid w:val="00944B20"/>
+    <w:rsid w:val="009550BD"/>
+    <w:rsid w:val="00977C64"/>
+    <w:rsid w:val="009A62F2"/>
+    <w:rsid w:val="009B5B8E"/>
+    <w:rsid w:val="009B62DB"/>
+    <w:rsid w:val="009E403C"/>
+    <w:rsid w:val="00A06C6A"/>
+    <w:rsid w:val="00A14CE5"/>
+    <w:rsid w:val="00A210E2"/>
+    <w:rsid w:val="00A40F91"/>
+    <w:rsid w:val="00A41E90"/>
+    <w:rsid w:val="00A75896"/>
+    <w:rsid w:val="00A830E7"/>
+    <w:rsid w:val="00AA2284"/>
+    <w:rsid w:val="00AB3133"/>
+    <w:rsid w:val="00AB3174"/>
+    <w:rsid w:val="00AB45D1"/>
+    <w:rsid w:val="00AC44EA"/>
+    <w:rsid w:val="00AC76D0"/>
+    <w:rsid w:val="00AE6996"/>
+    <w:rsid w:val="00B00844"/>
+    <w:rsid w:val="00B16111"/>
+    <w:rsid w:val="00B17A9C"/>
+    <w:rsid w:val="00B62912"/>
+    <w:rsid w:val="00B715A8"/>
     <w:rsid w:val="00BA6B73"/>
-    <w:rsid w:val="00BC006A"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00FB4039"/>
+    <w:rsid w:val="00BC1C6B"/>
+    <w:rsid w:val="00BE27A7"/>
+    <w:rsid w:val="00C05BF3"/>
+    <w:rsid w:val="00C071E9"/>
+    <w:rsid w:val="00C12C6F"/>
+    <w:rsid w:val="00C52F7C"/>
+    <w:rsid w:val="00C63CAB"/>
+    <w:rsid w:val="00C774BD"/>
+    <w:rsid w:val="00C9022B"/>
+    <w:rsid w:val="00C91C6E"/>
+    <w:rsid w:val="00CC51DC"/>
+    <w:rsid w:val="00CE593E"/>
+    <w:rsid w:val="00CE6DB7"/>
+    <w:rsid w:val="00CE7AEB"/>
+    <w:rsid w:val="00D06F33"/>
+    <w:rsid w:val="00D259C0"/>
+    <w:rsid w:val="00D467E3"/>
+    <w:rsid w:val="00DA4B19"/>
+    <w:rsid w:val="00DB7876"/>
+    <w:rsid w:val="00DB7C6E"/>
+    <w:rsid w:val="00DC245A"/>
+    <w:rsid w:val="00DC5263"/>
+    <w:rsid w:val="00DF4263"/>
+    <w:rsid w:val="00E45D7C"/>
+    <w:rsid w:val="00E62E46"/>
+    <w:rsid w:val="00E66C58"/>
+    <w:rsid w:val="00E74D31"/>
+    <w:rsid w:val="00EA5A33"/>
+    <w:rsid w:val="00EB518C"/>
+    <w:rsid w:val="00EC0411"/>
+    <w:rsid w:val="00EC158F"/>
+    <w:rsid w:val="00ED0829"/>
+    <w:rsid w:val="00EF3DF8"/>
+    <w:rsid w:val="00EF6BB6"/>
+    <w:rsid w:val="00F00685"/>
+    <w:rsid w:val="00F022E0"/>
+    <w:rsid w:val="00F14CFA"/>
+    <w:rsid w:val="00F22CCC"/>
+    <w:rsid w:val="00F239B4"/>
+    <w:rsid w:val="00F27D48"/>
+    <w:rsid w:val="00F51B3F"/>
+    <w:rsid w:val="00F61F67"/>
+    <w:rsid w:val="00F70342"/>
+    <w:rsid w:val="00F95BE6"/>
+    <w:rsid w:val="00FC083B"/>
+    <w:rsid w:val="00FD01BA"/>
+    <w:rsid w:val="00FE1208"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-BE" w:eastAsia="ja-JP" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="65446B2F"/>
-  <w15:docId w15:val="{37977BAB-0A45-4812-B37E-080D880FB0EE}"/>
+  <w14:docId w14:val="7331AB01"/>
+  <w15:docId w15:val="{72478C61-11DC-478C-B2AC-AF5730102FFE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2286,54 +2579,54 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -2399,59 +2692,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -2512,801 +2796,1257 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00750095"/>
     <w:pPr>
-      <w:ind w:firstLine="567"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:firstLine="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="heading 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Crimson Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Crimson Pro"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="Kop1Char"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B746E5"/>
+    <w:rsid w:val="004E473D"/>
     <w:pPr>
-      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
-      <w:outlineLvl w:val="0"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="48"/>
-[...22 lines deleted...]
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5FB5"/>
+    <w:rsid w:val="00B00844"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Crimson Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Crimson Pro" w:cs="Trebuchet MS"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Caractresdenotedebasdepage">
     <w:name w:val="Caractères de note de bas de page"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C52F7C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Crimson Pro" w:hAnsi="Crimson Pro" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E224E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A068E4"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5FB5"/>
+    <w:rsid w:val="00874932"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Voetnootmarkering">
-[...7 lines deleted...]
-    <w:name w:val="Koptekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
+    <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="008906E8"/>
-[...4 lines deleted...]
-    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00874932"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="008906E8"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C016EC"/>
+    <w:rsid w:val="00481BA7"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AE64B2"/>
+    <w:rsid w:val="00387A51"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-    <w:name w:val="Kop 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop1"/>
-[...64 lines deleted...]
-    <w:link w:val="HTML-voorafopgemaakt"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="001A3A3D"/>
+    <w:rsid w:val="00646684"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:rFonts w:ascii="Crimson Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Crimson Pro"/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="watch-title">
-    <w:name w:val="watch-title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="005A70B4"/>
-[...2 lines deleted...]
-    <w:name w:val="line number"/>
+    <w:rsid w:val="00AA2284"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Crimson Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Crimson Pro"/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Eindnootmarkering">
     <w:name w:val="endnote reference"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Caractresdenotedefin">
-    <w:name w:val="Caractères de note de fin"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1IncTitolo">
+    <w:name w:val="1. Inc. Titolo"/>
+    <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
+    <w:rsid w:val="00690D83"/>
+    <w:pPr>
+      <w:spacing w:before="300" w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Trebuchet MS"/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="34"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titre">
     <w:name w:val="Titre"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Plattetekst"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:hAnsi="Liberation Sans" w:cs="Noto Sans Devanagari"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijst">
     <w:name w:val="List"/>
     <w:basedOn w:val="Plattetekst"/>
     <w:rPr>
       <w:rFonts w:cs="Noto Sans Devanagari"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bijschrift">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00767D7B"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="44546A" w:themeColor="text2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Noto Sans Devanagari"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB5FB5"/>
+    <w:rsid w:val="00B00844"/>
+    <w:pPr>
+      <w:spacing w:line="264" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Trebuchet MS"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E224E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5IncAbstract">
+    <w:name w:val="5. Inc. Abstract"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152D09"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="80" w:line="264" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6IncKeywords">
+    <w:name w:val="6. Inc. Keywords"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C774BD"/>
+    <w:pPr>
+      <w:spacing w:line="264" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="En-tteetpieddepage">
-    <w:name w:val="En-tête et pied de page"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7IncTitoloparagrafi">
+    <w:name w:val="7. Inc. Titolo paragrafi"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="header"/>
+    <w:rsid w:val="00CC51DC"/>
+    <w:pPr>
+      <w:spacing w:line="264" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Trebuchet MS"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8bIncCorpodeltesto">
+    <w:name w:val="8b. Inc. Corpo del testo"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008906E8"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C6DDA"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:line="264" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9bIncNoteapidipagina">
+    <w:name w:val="9b. Inc. Note a piè di pagina"/>
+    <w:basedOn w:val="Voetnoottekst"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C6DDA"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9aIncCitazioniincorpominore">
+    <w:name w:val="9a. Inc. Citazioni in corpo minore"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="8aCorpodeltestosenzarientro"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C6DDA"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="240" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="INCFootnote">
+    <w:name w:val="INC_Footnote"/>
+    <w:basedOn w:val="Voetnoottekst"/>
+    <w:rsid w:val="00A749F8"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-[...58 lines deleted...]
-        <w:tab w:val="left" w:pos="14656"/>
+        <w:tab w:val="left" w:pos="8931"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...34 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005A0606"/>
+    <w:rsid w:val="00874932"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:val="nl-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstopmerking"/>
     <w:next w:val="Tekstopmerking"/>
     <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005A0606"/>
+    <w:qFormat/>
+    <w:rsid w:val="00481BA7"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="it-IT"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...2 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00646684"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA2284"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisie">
+    <w:name w:val="Revision"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005A0606"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014204A"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Pasdeliste">
+    <w:name w:val="Pas de liste"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B00844"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="EindnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C63CAB"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EindnoottekstChar">
+    <w:name w:val="Eindnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Eindnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C63CAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Crimson Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Crimson Pro"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2IncSottotitolo">
+    <w:name w:val="2. Inc. Sottotitolo"/>
+    <w:basedOn w:val="1IncTitolo"/>
+    <w:qFormat/>
+    <w:rsid w:val="000848FA"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4aIncAffiliazione">
+    <w:name w:val="4a. Inc. Affiliazione"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC51DC"/>
+    <w:pPr>
+      <w:spacing w:line="264" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3IncNomeautore">
+    <w:name w:val="3. Inc. Nome autore"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D040A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Trebuchet MS"/>
+      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Paginanummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B3A1A"/>
-[...2 lines deleted...]
-    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="000549FC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00632246"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8aCorpodeltestosenzarientro">
+    <w:name w:val="8a. Corpo del testo (senza rientro)"/>
+    <w:basedOn w:val="8bIncCorpodeltesto"/>
+    <w:next w:val="8bIncCorpodeltesto"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC51DC"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4bIncOrcid">
+    <w:name w:val="4b. Inc. Orcid"/>
+    <w:basedOn w:val="4aIncAffiliazione"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC51DC"/>
+    <w:pPr>
+      <w:spacing w:after="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nadruk">
+    <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B3A1A"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="000278C7"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9bIncCaptionimages-tables">
+    <w:name w:val="9b. Inc. Caption images-tables"/>
+    <w:basedOn w:val="9aIncCitazioniincorpominore"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E473D"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00C774BD"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004E473D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="smallcaps">
+    <w:name w:val="smallcaps"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="004E473D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9b-aIncTextintables">
+    <w:name w:val="9b-a Inc. Text in tables"/>
+    <w:basedOn w:val="8bIncCorpodeltesto"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E473D"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+      <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1516765837">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1253469678">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1566718301">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1924366327">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="737244308">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="465778933">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="981151725">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1846480278">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1072121967">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1611742975">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="232012666">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1115950645">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1531603270">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="71125266">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="374043729">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1613711419">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="2055501801">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1606495215">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.paleari@gmx.co.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
           <a:tileRect/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="102000"/>
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="100000"/>
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...3 lines deleted...]
-        </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...1 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...1 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
+                <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+          <a:tileRect/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D05C8C38-B01D-45E8-BC10-C76D4765398B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{357D1D76-509F-4C75-BBE5-EBCA46490221}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>707</Characters>
+  <Pages>3</Pages>
+  <Words>242</Words>
+  <Characters>1336</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Nottingham Trent University</Company>
+  <Company>Katholieke Universiteit Leuven</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>834</CharactersWithSpaces>
+  <CharactersWithSpaces>1575</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Paleari, Gabriele</dc:creator>
+  <dc:creator>cvdb</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>fr-FR</dc:language>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2ad0b24d-6422-44b0-b3de-abb3a9e8c81a_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2ad0b24d-6422-44b0-b3de-abb3a9e8c81a_SetDate">
+    <vt:lpwstr>2025-03-25T22:26:12Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2ad0b24d-6422-44b0-b3de-abb3a9e8c81a_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2ad0b24d-6422-44b0-b3de-abb3a9e8c81a_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2ad0b24d-6422-44b0-b3de-abb3a9e8c81a_SiteId">
+    <vt:lpwstr>2fcfe26a-bb62-46b0-b1e3-28f9da0c45fd</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2ad0b24d-6422-44b0-b3de-abb3a9e8c81a_ActionId">
+    <vt:lpwstr>bf27865b-2ce4-4923-b036-02b61efa0fa6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2ad0b24d-6422-44b0-b3de-abb3a9e8c81a_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+</Properties>
+</file>