--- v1 (2026-08-15)
+++ v2 (2026-09-04)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0F23F56E" w14:textId="019595D2" w:rsidR="009E403C" w:rsidRPr="001F5E77" w:rsidRDefault="001F5E77" w:rsidP="00690D83">
       <w:pPr>
         <w:pStyle w:val="1IncTitolo"/>
         <w:spacing w:before="400"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk201394780"/>
       <w:r w:rsidRPr="001F5E77">
         <w:t>Title</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="771E33C0" w14:textId="528B1A8C" w:rsidR="00865780" w:rsidRPr="001F5E77" w:rsidRDefault="001F5E77" w:rsidP="000848FA">
       <w:pPr>
         <w:pStyle w:val="2IncSottotitolo"/>
       </w:pPr>
       <w:r w:rsidRPr="001F5E77">
         <w:t>Subheading</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D142CCA" w14:textId="119923B5" w:rsidR="009E403C" w:rsidRPr="001F5E77" w:rsidRDefault="001F5E77" w:rsidP="00632246">
       <w:pPr>
         <w:pStyle w:val="3IncNomeautore"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
@@ -482,59 +482,51 @@
       <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
         <w:t xml:space="preserve"> labore et dolore magna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
         <w:t xml:space="preserve">. Ut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
         <w:t>enim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
         <w:t xml:space="preserve"> ad minim </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
         <w:t>veniam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
-        <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, quis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
         <w:t>nostrud</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
         <w:t xml:space="preserve"> exercitation </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
         <w:t>ullamco</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
         <w:t>laboris</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D06F33" w:rsidRPr="00FD01BA">
         <w:t xml:space="preserve"> nisi </w:t>
       </w:r>
@@ -1063,210 +1055,211 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Text final paragraph. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F27D48" w:rsidRPr="001F5E77" w:rsidSect="00DA4B19">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="9620" w:h="13600" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="096E4CD6" w14:textId="77777777" w:rsidR="001531E5" w:rsidRPr="0004142A" w:rsidRDefault="001531E5">
+    <w:p w14:paraId="6083DD1B" w14:textId="77777777" w:rsidR="00500868" w:rsidRPr="0004142A" w:rsidRDefault="00500868">
       <w:r w:rsidRPr="0004142A">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67866D0E" w14:textId="77777777" w:rsidR="001531E5" w:rsidRPr="0004142A" w:rsidRDefault="001531E5"/>
+    <w:p w14:paraId="3DC64F9E" w14:textId="77777777" w:rsidR="00500868" w:rsidRPr="0004142A" w:rsidRDefault="00500868"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="045A9492" w14:textId="77777777" w:rsidR="001531E5" w:rsidRPr="0004142A" w:rsidRDefault="001531E5">
+    <w:p w14:paraId="3BBFBB1A" w14:textId="77777777" w:rsidR="00500868" w:rsidRPr="0004142A" w:rsidRDefault="00500868">
       <w:r w:rsidRPr="0004142A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220261BC" w14:textId="77777777" w:rsidR="001531E5" w:rsidRPr="0004142A" w:rsidRDefault="001531E5"/>
+    <w:p w14:paraId="4579AE22" w14:textId="77777777" w:rsidR="00500868" w:rsidRPr="0004142A" w:rsidRDefault="00500868"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Crimson Pro">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E04B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC">
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Noto Sans Devanagari">
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80008023" w:usb1="00002046" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Hoofdtekst CS)">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79E58FAB" w14:textId="5029E271" w:rsidR="003B7AD3" w:rsidRPr="0004142A" w:rsidRDefault="003B7AD3" w:rsidP="00AA2284">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2130"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="100178E1" w14:textId="77777777" w:rsidR="0018751C" w:rsidRDefault="0018751C" w:rsidP="00632246">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="22BAC14D" w14:textId="77777777" w:rsidR="0018751C" w:rsidRDefault="0018751C" w:rsidP="00632246">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0070DB63" w14:textId="1E24DDE2" w:rsidR="0018751C" w:rsidRPr="007D7785" w:rsidRDefault="0093181F" w:rsidP="0093181F">
+  <w:p w14:paraId="0070DB63" w14:textId="5B68BB96" w:rsidR="0018751C" w:rsidRPr="007D7785" w:rsidRDefault="0093181F" w:rsidP="0093181F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0093181F">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
       <w:br/>
@@ -1331,76 +1324,102 @@
       </w:rPr>
       <w:t>, 00-00</w:t>
     </w:r>
     <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="0018751C" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>e</w:t>
     </w:r>
     <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>-ISSN: 2114-7705</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
+      <w:t xml:space="preserve">-ISSN: </w:t>
+    </w:r>
+    <w:r w:rsidR="00B507B8" w:rsidRPr="00B507B8">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:t>2214-7705</w:t>
     </w:r>
     <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">DOI: </w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="0018751C" w:rsidRPr="007D7785">
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>10.18352/inc19602</w:t>
-    </w:r>
+      <w:t xml:space="preserve">DOI: </w:t>
+    </w:r>
+    <w:r w:rsidR="0018751C" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>10.18352/</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="0018751C" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>inc</w:t>
+    </w:r>
+    <w:r w:rsidR="00DF2D10">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xxx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="1F03986C" w14:textId="63DF1703" w:rsidR="0018751C" w:rsidRPr="007D7785" w:rsidRDefault="0018751C" w:rsidP="0018751C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>© 202</w:t>
     </w:r>
     <w:r w:rsidR="000051C1">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
@@ -1507,63 +1526,63 @@
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0018751C">
       <w:rPr>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67627CB6" w14:textId="77777777" w:rsidR="001531E5" w:rsidRPr="0004142A" w:rsidRDefault="001531E5" w:rsidP="00C05BF3">
+    <w:p w14:paraId="23BBB3A9" w14:textId="77777777" w:rsidR="00500868" w:rsidRPr="0004142A" w:rsidRDefault="00500868" w:rsidP="00C05BF3">
       <w:pPr>
         <w:pStyle w:val="Voettekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53F61F66" w14:textId="77777777" w:rsidR="001531E5" w:rsidRPr="0004142A" w:rsidRDefault="001531E5"/>
+    <w:p w14:paraId="4E1DB684" w14:textId="77777777" w:rsidR="00500868" w:rsidRPr="0004142A" w:rsidRDefault="00500868"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="643B8C5C" w14:textId="77777777" w:rsidR="001531E5" w:rsidRPr="0004142A" w:rsidRDefault="001531E5" w:rsidP="00C05BF3">
+    <w:p w14:paraId="5D3319B1" w14:textId="77777777" w:rsidR="00500868" w:rsidRPr="0004142A" w:rsidRDefault="00500868" w:rsidP="00C05BF3">
       <w:pPr>
         <w:pStyle w:val="Voettekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="50EE8FA3" w14:textId="7229732C" w:rsidR="00DC245A" w:rsidRPr="001F5E77" w:rsidRDefault="00DC245A" w:rsidP="000C6DDA">
       <w:pPr>
         <w:pStyle w:val="9bIncNoteapidipagina"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F5E77">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="001F5E77">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,52 +1825,52 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>footnote</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09B5E86C" w14:textId="19884312" w:rsidR="000020CB" w:rsidRPr="00632246" w:rsidRDefault="00341F7D" w:rsidP="003D040A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09B5E86C" w14:textId="70C5DF5A" w:rsidR="000020CB" w:rsidRPr="00632246" w:rsidRDefault="00341F7D" w:rsidP="003D040A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3232"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00632246">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00632246">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
@@ -1912,121 +1931,121 @@
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00AC44EA">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF "3. Inc. Nome autore" \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00AC44EA">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00563E5B">
+    <w:r w:rsidR="00776BA8">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Name Surname</w:t>
     </w:r>
     <w:r w:rsidR="00AC44EA">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
   <w:bookmarkStart w:id="2" w:name="OLE_LINK3"/>
-  <w:p w14:paraId="5ABB3999" w14:textId="5ADB5885" w:rsidR="000020CB" w:rsidRPr="00341F7D" w:rsidRDefault="00341F7D" w:rsidP="000549FC">
+  <w:p w14:paraId="5ABB3999" w14:textId="614CEDB8" w:rsidR="000020CB" w:rsidRPr="00341F7D" w:rsidRDefault="00341F7D" w:rsidP="000549FC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="3260"/>
         <w:tab w:val="left" w:pos="5603"/>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF "1. Inc. Titolo" \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00563E5B">
+    <w:r w:rsidR="00776BA8">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Title</w:t>
     </w:r>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -2063,51 +2082,51 @@
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1AFE33A5" w14:textId="7FD1DE03" w:rsidR="00632246" w:rsidRPr="00632246" w:rsidRDefault="00632246" w:rsidP="00632246">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="3260"/>
         <w:tab w:val="left" w:pos="5603"/>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00632246">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
@@ -2145,52 +2164,52 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00632246">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="54320916" w14:textId="77777777" w:rsidR="00632246" w:rsidRPr="00632246" w:rsidRDefault="00632246" w:rsidP="00632246">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="209"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="200"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="567"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="284"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2249,154 +2268,160 @@
     <w:rsid w:val="003145B8"/>
     <w:rsid w:val="00341F7D"/>
     <w:rsid w:val="003A4E84"/>
     <w:rsid w:val="003A7521"/>
     <w:rsid w:val="003B0498"/>
     <w:rsid w:val="003B1E91"/>
     <w:rsid w:val="003B3C64"/>
     <w:rsid w:val="003B7AD3"/>
     <w:rsid w:val="003D040A"/>
     <w:rsid w:val="003E389C"/>
     <w:rsid w:val="00424925"/>
     <w:rsid w:val="00426975"/>
     <w:rsid w:val="00431F09"/>
     <w:rsid w:val="00437A8C"/>
     <w:rsid w:val="00472DA6"/>
     <w:rsid w:val="00473BE6"/>
     <w:rsid w:val="004863E1"/>
     <w:rsid w:val="00492C86"/>
     <w:rsid w:val="00493A16"/>
     <w:rsid w:val="004B1F5A"/>
     <w:rsid w:val="004B7DAB"/>
     <w:rsid w:val="004C5C89"/>
     <w:rsid w:val="004E34AC"/>
     <w:rsid w:val="004E473D"/>
     <w:rsid w:val="004F4F6D"/>
+    <w:rsid w:val="00500868"/>
     <w:rsid w:val="005122A9"/>
     <w:rsid w:val="00546A23"/>
     <w:rsid w:val="00553636"/>
     <w:rsid w:val="00557145"/>
     <w:rsid w:val="00563E5B"/>
     <w:rsid w:val="00565FA9"/>
     <w:rsid w:val="00596DC9"/>
     <w:rsid w:val="005A2B71"/>
     <w:rsid w:val="005A5633"/>
     <w:rsid w:val="005F231B"/>
     <w:rsid w:val="00610023"/>
     <w:rsid w:val="00614A78"/>
     <w:rsid w:val="00632246"/>
     <w:rsid w:val="00646684"/>
     <w:rsid w:val="0066504B"/>
     <w:rsid w:val="006804C6"/>
     <w:rsid w:val="00690D83"/>
     <w:rsid w:val="006A3753"/>
     <w:rsid w:val="006B6224"/>
     <w:rsid w:val="006D46E5"/>
     <w:rsid w:val="006F0B58"/>
     <w:rsid w:val="006F247B"/>
     <w:rsid w:val="006F31B1"/>
     <w:rsid w:val="006F38C2"/>
     <w:rsid w:val="00702D7B"/>
     <w:rsid w:val="00726E87"/>
     <w:rsid w:val="007363B2"/>
     <w:rsid w:val="0074605B"/>
     <w:rsid w:val="00750095"/>
+    <w:rsid w:val="00776BA8"/>
     <w:rsid w:val="00790BC2"/>
+    <w:rsid w:val="007B00A0"/>
     <w:rsid w:val="007D472B"/>
     <w:rsid w:val="007D7785"/>
     <w:rsid w:val="007E2C19"/>
     <w:rsid w:val="007E3B6D"/>
     <w:rsid w:val="00806C3A"/>
     <w:rsid w:val="008070E5"/>
     <w:rsid w:val="008072CF"/>
     <w:rsid w:val="008146E9"/>
+    <w:rsid w:val="00815149"/>
     <w:rsid w:val="00833837"/>
     <w:rsid w:val="00833C9C"/>
     <w:rsid w:val="00834F2D"/>
     <w:rsid w:val="008627C0"/>
     <w:rsid w:val="00865780"/>
     <w:rsid w:val="00877DF5"/>
     <w:rsid w:val="008B58AB"/>
     <w:rsid w:val="008B599A"/>
     <w:rsid w:val="008C1D5E"/>
     <w:rsid w:val="008D17B6"/>
     <w:rsid w:val="00907D7D"/>
     <w:rsid w:val="00914D39"/>
     <w:rsid w:val="00926A5A"/>
     <w:rsid w:val="009275E1"/>
     <w:rsid w:val="0093181F"/>
     <w:rsid w:val="00933CC6"/>
     <w:rsid w:val="00935F27"/>
     <w:rsid w:val="00944B20"/>
     <w:rsid w:val="009550BD"/>
     <w:rsid w:val="00977C64"/>
     <w:rsid w:val="009A62F2"/>
     <w:rsid w:val="009B5B8E"/>
     <w:rsid w:val="009B62DB"/>
     <w:rsid w:val="009E403C"/>
     <w:rsid w:val="00A06C6A"/>
     <w:rsid w:val="00A14CE5"/>
     <w:rsid w:val="00A210E2"/>
     <w:rsid w:val="00A40F91"/>
     <w:rsid w:val="00A41E90"/>
     <w:rsid w:val="00A75896"/>
     <w:rsid w:val="00A830E7"/>
     <w:rsid w:val="00AA2284"/>
     <w:rsid w:val="00AB3133"/>
     <w:rsid w:val="00AB3174"/>
     <w:rsid w:val="00AB45D1"/>
     <w:rsid w:val="00AC44EA"/>
     <w:rsid w:val="00AC76D0"/>
     <w:rsid w:val="00AE6996"/>
     <w:rsid w:val="00B00844"/>
     <w:rsid w:val="00B16111"/>
     <w:rsid w:val="00B17A9C"/>
+    <w:rsid w:val="00B507B8"/>
     <w:rsid w:val="00B62912"/>
     <w:rsid w:val="00B715A8"/>
     <w:rsid w:val="00BA6B73"/>
     <w:rsid w:val="00BC1C6B"/>
     <w:rsid w:val="00BE27A7"/>
     <w:rsid w:val="00C05BF3"/>
     <w:rsid w:val="00C071E9"/>
     <w:rsid w:val="00C12C6F"/>
     <w:rsid w:val="00C52F7C"/>
     <w:rsid w:val="00C63CAB"/>
     <w:rsid w:val="00C774BD"/>
     <w:rsid w:val="00C9022B"/>
     <w:rsid w:val="00C91C6E"/>
     <w:rsid w:val="00CC51DC"/>
     <w:rsid w:val="00CE593E"/>
     <w:rsid w:val="00CE6DB7"/>
     <w:rsid w:val="00CE7AEB"/>
     <w:rsid w:val="00D06F33"/>
     <w:rsid w:val="00D259C0"/>
     <w:rsid w:val="00D467E3"/>
     <w:rsid w:val="00DA4B19"/>
     <w:rsid w:val="00DB7876"/>
     <w:rsid w:val="00DB7C6E"/>
     <w:rsid w:val="00DC245A"/>
     <w:rsid w:val="00DC5263"/>
+    <w:rsid w:val="00DF2D10"/>
     <w:rsid w:val="00DF4263"/>
     <w:rsid w:val="00E45D7C"/>
     <w:rsid w:val="00E62E46"/>
     <w:rsid w:val="00E66C58"/>
     <w:rsid w:val="00E74D31"/>
     <w:rsid w:val="00EA5A33"/>
     <w:rsid w:val="00EB518C"/>
     <w:rsid w:val="00EC0411"/>
     <w:rsid w:val="00EC158F"/>
     <w:rsid w:val="00ED0829"/>
     <w:rsid w:val="00EF3DF8"/>
     <w:rsid w:val="00EF6BB6"/>
     <w:rsid w:val="00F00685"/>
     <w:rsid w:val="00F022E0"/>
     <w:rsid w:val="00F14CFA"/>
     <w:rsid w:val="00F22CCC"/>
     <w:rsid w:val="00F239B4"/>
     <w:rsid w:val="00F27D48"/>
     <w:rsid w:val="00F51B3F"/>
     <w:rsid w:val="00F61F67"/>
     <w:rsid w:val="00F70342"/>
     <w:rsid w:val="00F95BE6"/>
     <w:rsid w:val="00FC083B"/>
     <w:rsid w:val="00FD01BA"/>
     <w:rsid w:val="00FE1208"/>
@@ -2408,51 +2433,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE" w:eastAsia="ja-JP" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7331AB01"/>
   <w15:docId w15:val="{72478C61-11DC-478C-B2AC-AF5730102FFE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3490,51 +3515,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="smallcaps">
     <w:name w:val="smallcaps"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="004E473D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9b-aIncTextintables">
     <w:name w:val="9b-a Inc. Text in tables"/>
     <w:basedOn w:val="8bIncCorpodeltesto"/>
     <w:qFormat/>
     <w:rsid w:val="004E473D"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1516765837">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1253469678">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>