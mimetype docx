--- v0 (2025-12-05)
+++ v1 (2026-08-15)
@@ -1,1250 +1,1696 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="23563A2A" w14:textId="1E652BC7" w:rsidR="009145AF" w:rsidRDefault="008B6B32">
+    <w:p w14:paraId="0F23F56E" w14:textId="1D5E2759" w:rsidR="009E403C" w:rsidRPr="001F5E77" w:rsidRDefault="003D6989" w:rsidP="00690D83">
       <w:pPr>
-        <w:pStyle w:val="Geenafstand"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="1IncTitolo"/>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk201394780"/>
+      <w:r>
+        <w:t>Signpost</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7825">
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D7825" w:rsidRPr="000D7825">
+        <w:t>Segnalazion</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24509">
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D7825">
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D7825" w:rsidRPr="000D7825">
+        <w:t>Signalement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000D7825">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="771E33C0" w14:textId="18D26467" w:rsidR="00865780" w:rsidRPr="001F5E77" w:rsidRDefault="000D7825" w:rsidP="000848FA">
+      <w:pPr>
+        <w:pStyle w:val="2IncSottotitolo"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D37E7D1" w14:textId="5589EE8A" w:rsidR="0055611C" w:rsidRPr="009B7A64" w:rsidRDefault="001267AE" w:rsidP="00CB397B">
+    <w:p w14:paraId="7D142CCA" w14:textId="119923B5" w:rsidR="009E403C" w:rsidRPr="001F5E77" w:rsidRDefault="001F5E77" w:rsidP="00632246">
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="3IncNomeautore"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="001267AE">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:r w:rsidRPr="001F5E77">
+        <w:t xml:space="preserve">Name </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F5E77">
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC245A" w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Crimson Pro" w:hAnsi="Crimson Pro"/>
+          <w:vanish/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...185 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:footnoteReference w:customMarkFollows="1" w:id="2"/>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68138807" w14:textId="3C0F1EE8" w:rsidR="00284AA1" w:rsidRPr="001F5E77" w:rsidRDefault="001F5E77" w:rsidP="00CC51DC">
+      <w:pPr>
+        <w:pStyle w:val="4aIncAffiliazione"/>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t>Openjournals</w:t>
+        <w:t>Affiliation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB397B">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="64C52B71" w14:textId="77777777" w:rsidR="0055611C" w:rsidRPr="009B7A64" w:rsidRDefault="0055611C" w:rsidP="0055611C">
+    <w:p w14:paraId="20AC84F9" w14:textId="77777777" w:rsidR="0092438D" w:rsidRPr="001F5E77" w:rsidRDefault="0092438D" w:rsidP="0092438D">
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="4bIncOrcid"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F5E77">
+        <w:t>https://orcid.org/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F5E77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[delete hyperlink]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157614DC" w14:textId="2D0F10F8" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="0092438D" w:rsidP="00C1083E">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information on event/volume </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[how to cite: see below]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD38584" w14:textId="7DB7C125" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="0092438D" w:rsidP="00C1083E">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[Volume:] Name Surname, Title: Subtitle (Editor, Year)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B5E1B6" w14:textId="0D05CDC3" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="0092438D" w:rsidP="00C1083E">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[Edited volume:] Name Surname, Title: Subtitle, ed. by Name Surname (Editor, Year)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA0C4E8" w14:textId="26EF49DA" w:rsidR="0092438D" w:rsidRDefault="0092438D" w:rsidP="00C1083E">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Translations:] Name Surname, Title: Subtitle, ed. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and trans. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>by Name Surname (Editor, Year).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AEBE30" w14:textId="68F3684D" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="0092438D" w:rsidP="00C1083E">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[Exhibition:] Exhibition Title: Subtitle (Name Gallery, 00 Month-00 Month Year)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC32355" w14:textId="4650A8B5" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="0092438D" w:rsidP="00C1083E">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[MA/PhD thesis:] Name Surname, ‘Title: Subtitle’ (unpublished master’s/doctoral thesis, University, Year)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68013858" w14:textId="7FA4E547" w:rsidR="0092438D" w:rsidRDefault="0092438D" w:rsidP="00C1083E">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[Awards:] Judge’s Report: Awarding Body, Name Price: Scholarly Field (Year-Year)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC901B1" w14:textId="4433BB97" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="0092438D" w:rsidP="00C1083E">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Interview</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Name Surname</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘Title: Subtitle’</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1083E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>, interview with Name Surname, Venue/</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1083E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Newspaper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1083E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Month Year)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6D2CF2" w14:textId="7D60A881" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="0092438D" w:rsidP="00C1083E">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[Conference:] Conference ‘Title: Subtitle’ (University, Month Year)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0AEB93" w14:textId="68FBD40A" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="0092438D" w:rsidP="00C1083E">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[Demise:] In Memoriam Name Surname (°Year-†Year)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625EB8A1" w14:textId="77777777" w:rsidR="0092438D" w:rsidRDefault="0092438D" w:rsidP="0092438D">
+      <w:pPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B208B41" w14:textId="77777777" w:rsidR="0055611C" w:rsidRPr="009B7A64" w:rsidRDefault="0055611C" w:rsidP="0055611C">
+    <w:p w14:paraId="47AD4A98" w14:textId="587CD732" w:rsidR="00F27D48" w:rsidRDefault="00F27D48" w:rsidP="00F27D48">
       <w:pPr>
-        <w:rPr>
-[...18 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="7IncTitoloparagrafi"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t>Segnalazione</w:t>
+        <w:t>Subheading</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2C01CE" w14:textId="77777777" w:rsidR="0055611C" w:rsidRPr="009B7A64" w:rsidRDefault="0055611C" w:rsidP="0055611C">
+    <w:p w14:paraId="78FB1463" w14:textId="3F1A6272" w:rsidR="00F27D48" w:rsidRPr="001F5E77" w:rsidRDefault="00F27D48" w:rsidP="00F27D48">
       <w:pPr>
-        <w:rPr>
-[...13 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="8aCorpodeltestosenzarientro"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>Titolo</w:t>
+        <w:t>Text first paragraph.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141633E6" w14:textId="77777777" w:rsidR="0055611C" w:rsidRPr="009B7A64" w:rsidRDefault="0055611C" w:rsidP="0055611C">
+    <w:p w14:paraId="534A0A95" w14:textId="15C97D5B" w:rsidR="00F27D48" w:rsidRDefault="00F27D48" w:rsidP="00F27D48">
       <w:pPr>
-        <w:rPr>
-[...22 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...3 lines deleted...]
-        <w:t>Nome Cognome</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text second paragraph. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0477E37F" w14:textId="2766CAD3" w:rsidR="0055611C" w:rsidRPr="004B332A" w:rsidRDefault="0055611C" w:rsidP="0055611C">
+    <w:p w14:paraId="1D963FE8" w14:textId="63F57844" w:rsidR="0092438D" w:rsidRPr="00C1083E" w:rsidRDefault="00D06F33" w:rsidP="00C1083E">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...93 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:pStyle w:val="8bIncCorpodeltesto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...6 lines deleted...]
-        <w:t>Titolo</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Text third paragraph. “Particular use of a word”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE8FF1E" w14:textId="77777777" w:rsidR="00893A56" w:rsidRDefault="00893A56" w:rsidP="00893A56">
-[...311 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:sectPr w:rsidR="0092438D" w:rsidRPr="00C1083E" w:rsidSect="00DA4B19">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="9620" w:h="13600" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60380726" w14:textId="77777777" w:rsidR="000D7F54" w:rsidRDefault="000D7F54">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="54FFB9F8" w14:textId="77777777" w:rsidR="003651AD" w:rsidRPr="0004142A" w:rsidRDefault="003651AD">
+      <w:r w:rsidRPr="0004142A">
         <w:separator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="718E2F57" w14:textId="77777777" w:rsidR="003651AD" w:rsidRPr="0004142A" w:rsidRDefault="003651AD"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57FC57F3" w14:textId="77777777" w:rsidR="000D7F54" w:rsidRDefault="000D7F54">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="00A3C1AD" w14:textId="77777777" w:rsidR="003651AD" w:rsidRPr="0004142A" w:rsidRDefault="003651AD">
+      <w:r w:rsidRPr="0004142A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2549B622" w14:textId="77777777" w:rsidR="003651AD" w:rsidRPr="0004142A" w:rsidRDefault="003651AD"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Crimson Pro">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="5000E04B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS">
-    <w:panose1 w:val="020B0603020202020204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Noto Sans CJK SC">
+    <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Noto Sans Devanagari">
+    <w:panose1 w:val="020B0502040504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="80008023" w:usb1="00002046" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Myriad Pro">
+    <w:panose1 w:val="020B0503030403020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri (Hoofdtekst CS)">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79E58FAB" w14:textId="5029E271" w:rsidR="003B7AD3" w:rsidRPr="0004142A" w:rsidRDefault="003B7AD3" w:rsidP="00AA2284">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2130"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="100178E1" w14:textId="77777777" w:rsidR="0018751C" w:rsidRDefault="0018751C" w:rsidP="00632246">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="22BAC14D" w14:textId="77777777" w:rsidR="0018751C" w:rsidRDefault="0018751C" w:rsidP="00632246">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="0070DB63" w14:textId="15785C7A" w:rsidR="0018751C" w:rsidRPr="007D7785" w:rsidRDefault="0093181F" w:rsidP="0093181F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
+      <w:spacing w:after="120"/>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0093181F">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Incontri</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>, 39.1 (2024)</w:t>
+    </w:r>
+    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="0018751C" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>e</w:t>
+    </w:r>
+    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>-ISSN: 2114-7705</w:t>
+    </w:r>
+    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">DOI: </w:t>
+    </w:r>
+    <w:r w:rsidR="0018751C" w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>10.18352/inc19602</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1F03986C" w14:textId="15C2A431" w:rsidR="0018751C" w:rsidRPr="007D7785" w:rsidRDefault="0018751C" w:rsidP="0018751C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">© 2024, the author(s) - Published by </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Werkgroep</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Italië</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Studies </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="65C5ACD3" w14:textId="27EBEF8E" w:rsidR="0018751C" w:rsidRPr="007D7785" w:rsidRDefault="0018751C" w:rsidP="00A75896">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">This is an Open Access article under the terms of the </w:t>
+    </w:r>
+    <w:bookmarkStart w:id="3" w:name="OLE_LINK10"/>
+    <w:r w:rsidRPr="007D7785">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Creative Commons Attribution 4.0 International License</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="3"/>
+  </w:p>
+  <w:p w14:paraId="164E09D2" w14:textId="2B1CA89D" w:rsidR="0018751C" w:rsidRPr="0018751C" w:rsidRDefault="0018751C" w:rsidP="00632246">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0018751C">
+      <w:rPr>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DEBE0BF" w14:textId="77777777" w:rsidR="000D7F54" w:rsidRDefault="000D7F54">
+    <w:p w14:paraId="0FF0E9F0" w14:textId="77777777" w:rsidR="003651AD" w:rsidRPr="0004142A" w:rsidRDefault="003651AD" w:rsidP="00C05BF3">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Voettekst"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C742B07" w14:textId="77777777" w:rsidR="000D7F54" w:rsidRDefault="000D7F54">
+    <w:p w14:paraId="6C9DBA08" w14:textId="77777777" w:rsidR="003651AD" w:rsidRPr="0004142A" w:rsidRDefault="003651AD"/>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="072340E5" w14:textId="77777777" w:rsidR="003651AD" w:rsidRPr="0004142A" w:rsidRDefault="003651AD" w:rsidP="00C05BF3">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:pStyle w:val="Voettekst"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="50EE8FA3" w14:textId="7229732C" w:rsidR="00DC245A" w:rsidRPr="001F5E77" w:rsidRDefault="00DC245A" w:rsidP="000C6DDA">
+      <w:pPr>
+        <w:pStyle w:val="9bIncNoteapidipagina"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5E77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5E77" w:rsidRPr="001F5E77">
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5E77">
+        <w:t>@</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5E77" w:rsidRPr="001F5E77">
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5E77">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5E77" w:rsidRPr="001F5E77">
+        <w:t>com</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="4B3FFCBF" w14:textId="77777777" w:rsidR="007D4F3D" w:rsidRDefault="007D4F3D" w:rsidP="00F27D48">
+      <w:pPr>
+        <w:pStyle w:val="9bIncNoteapidipagina"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4753C6" w14:textId="6DC8CBD1" w:rsidR="00F27D48" w:rsidRPr="00F27D48" w:rsidRDefault="00F27D48" w:rsidP="00F27D48">
+      <w:pPr>
+        <w:pStyle w:val="9bIncNoteapidipagina"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...14 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:lang w:val="nl-BE"/>
-[...1 lines deleted...]
-        <w:t>Testo nota</w:t>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>footnote</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B5B8E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09B5E86C" w14:textId="79C528B3" w:rsidR="000020CB" w:rsidRPr="00632246" w:rsidRDefault="00341F7D" w:rsidP="003D040A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="3232"/>
+      </w:tabs>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="00AC44EA">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00AC44EA">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> STYLEREF "3. Inc. Nome autore" \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00AC44EA">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00483F62">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Name Surname</w:t>
+    </w:r>
+    <w:r w:rsidR="00AC44EA">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
+  <w:bookmarkStart w:id="2" w:name="OLE_LINK3"/>
+  <w:p w14:paraId="5ABB3999" w14:textId="631CE4CC" w:rsidR="000020CB" w:rsidRPr="00341F7D" w:rsidRDefault="00341F7D" w:rsidP="000549FC">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="3260"/>
+        <w:tab w:val="left" w:pos="5603"/>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> STYLEREF "1. Inc. Titolo" \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00483F62">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Signpost / Segnalazione / Signalement</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00341F7D">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AFE33A5" w14:textId="7FD1DE03" w:rsidR="00632246" w:rsidRPr="00632246" w:rsidRDefault="00632246" w:rsidP="00632246">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="3260"/>
+        <w:tab w:val="left" w:pos="5603"/>
+        <w:tab w:val="right" w:pos="6521"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00632246">
+      <w:rPr>
+        <w:rFonts w:cs="Trebuchet MS"/>
+        <w:caps/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="54320916" w14:textId="77777777" w:rsidR="00632246" w:rsidRPr="00632246" w:rsidRDefault="00632246" w:rsidP="00632246">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="166"/>
-  <w:embedSystemFonts/>
+  <w:zoom w:percent="170"/>
+  <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="567"/>
-  <w:hyphenationZone w:val="425"/>
-  <w:doNotHyphenateCaps/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="284"/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-  <w:doNotDemarcateInvalidXml/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009145AF"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00EA5A51"/>
+    <w:rsidRoot w:val="009E403C"/>
+    <w:rsid w:val="000006F2"/>
+    <w:rsid w:val="00001C93"/>
+    <w:rsid w:val="000020CB"/>
+    <w:rsid w:val="000070C0"/>
+    <w:rsid w:val="00025D42"/>
+    <w:rsid w:val="0004142A"/>
+    <w:rsid w:val="000549FC"/>
+    <w:rsid w:val="00066AFC"/>
+    <w:rsid w:val="000848FA"/>
+    <w:rsid w:val="000B00C7"/>
+    <w:rsid w:val="000C6DDA"/>
+    <w:rsid w:val="000C7C79"/>
+    <w:rsid w:val="000D0794"/>
+    <w:rsid w:val="000D7825"/>
+    <w:rsid w:val="00114626"/>
+    <w:rsid w:val="001214E8"/>
+    <w:rsid w:val="00127243"/>
+    <w:rsid w:val="001324DC"/>
+    <w:rsid w:val="001359D5"/>
+    <w:rsid w:val="00137463"/>
+    <w:rsid w:val="001437EE"/>
+    <w:rsid w:val="00143AD1"/>
+    <w:rsid w:val="00152269"/>
+    <w:rsid w:val="00152D09"/>
+    <w:rsid w:val="00153F92"/>
+    <w:rsid w:val="0015595A"/>
+    <w:rsid w:val="00161A42"/>
+    <w:rsid w:val="001704AC"/>
+    <w:rsid w:val="0018221E"/>
+    <w:rsid w:val="0018751C"/>
+    <w:rsid w:val="00196037"/>
+    <w:rsid w:val="001A62A1"/>
+    <w:rsid w:val="001A796B"/>
+    <w:rsid w:val="001C3F30"/>
+    <w:rsid w:val="001F5E77"/>
+    <w:rsid w:val="00214324"/>
+    <w:rsid w:val="00254D0A"/>
+    <w:rsid w:val="002749CB"/>
+    <w:rsid w:val="00276015"/>
+    <w:rsid w:val="00284AA1"/>
+    <w:rsid w:val="0029651C"/>
+    <w:rsid w:val="002D63F8"/>
+    <w:rsid w:val="002D6678"/>
+    <w:rsid w:val="00307F69"/>
+    <w:rsid w:val="003153CE"/>
+    <w:rsid w:val="0031742A"/>
+    <w:rsid w:val="00341F7D"/>
+    <w:rsid w:val="00350AF0"/>
+    <w:rsid w:val="003651AD"/>
+    <w:rsid w:val="00391AA9"/>
+    <w:rsid w:val="003A4E84"/>
+    <w:rsid w:val="003A7521"/>
+    <w:rsid w:val="003B0498"/>
+    <w:rsid w:val="003B1E91"/>
+    <w:rsid w:val="003B3C64"/>
+    <w:rsid w:val="003B5C6B"/>
+    <w:rsid w:val="003B7AD3"/>
+    <w:rsid w:val="003D040A"/>
+    <w:rsid w:val="003D6989"/>
+    <w:rsid w:val="003E389C"/>
+    <w:rsid w:val="00424925"/>
+    <w:rsid w:val="00426975"/>
+    <w:rsid w:val="00431F09"/>
+    <w:rsid w:val="00437A8C"/>
+    <w:rsid w:val="00472DA6"/>
+    <w:rsid w:val="00473BE6"/>
+    <w:rsid w:val="00483F62"/>
+    <w:rsid w:val="004863E1"/>
+    <w:rsid w:val="00492501"/>
+    <w:rsid w:val="00492C86"/>
+    <w:rsid w:val="00493A16"/>
+    <w:rsid w:val="004B1F5A"/>
+    <w:rsid w:val="004B7DAB"/>
+    <w:rsid w:val="004C5C89"/>
+    <w:rsid w:val="004E2579"/>
+    <w:rsid w:val="004E34AC"/>
+    <w:rsid w:val="004F4F6D"/>
+    <w:rsid w:val="005122A9"/>
+    <w:rsid w:val="00513600"/>
+    <w:rsid w:val="0052479E"/>
+    <w:rsid w:val="00530E11"/>
+    <w:rsid w:val="00553636"/>
+    <w:rsid w:val="00557145"/>
+    <w:rsid w:val="00565FA9"/>
+    <w:rsid w:val="00596DC9"/>
+    <w:rsid w:val="005A2B71"/>
+    <w:rsid w:val="00610023"/>
+    <w:rsid w:val="00614A78"/>
+    <w:rsid w:val="00632246"/>
+    <w:rsid w:val="00646684"/>
+    <w:rsid w:val="0066504B"/>
+    <w:rsid w:val="006804C6"/>
+    <w:rsid w:val="00690D83"/>
+    <w:rsid w:val="006A3753"/>
+    <w:rsid w:val="006B048F"/>
+    <w:rsid w:val="006B6224"/>
+    <w:rsid w:val="006D46E5"/>
+    <w:rsid w:val="006F0B58"/>
+    <w:rsid w:val="006F247B"/>
+    <w:rsid w:val="006F31B1"/>
+    <w:rsid w:val="006F38C2"/>
+    <w:rsid w:val="00702D7B"/>
+    <w:rsid w:val="00726E87"/>
+    <w:rsid w:val="007363B2"/>
+    <w:rsid w:val="0074605B"/>
+    <w:rsid w:val="00750095"/>
+    <w:rsid w:val="00790BC2"/>
+    <w:rsid w:val="00797B65"/>
+    <w:rsid w:val="007D472B"/>
+    <w:rsid w:val="007D4F3D"/>
+    <w:rsid w:val="007D7785"/>
+    <w:rsid w:val="007E3B6D"/>
+    <w:rsid w:val="00806C3A"/>
+    <w:rsid w:val="008070E5"/>
+    <w:rsid w:val="008072CF"/>
+    <w:rsid w:val="008146E9"/>
+    <w:rsid w:val="00833837"/>
+    <w:rsid w:val="00833C9C"/>
+    <w:rsid w:val="00834F2D"/>
+    <w:rsid w:val="008627C0"/>
+    <w:rsid w:val="00865780"/>
+    <w:rsid w:val="00877DF5"/>
+    <w:rsid w:val="008B58AB"/>
+    <w:rsid w:val="008B599A"/>
+    <w:rsid w:val="008C1D5E"/>
+    <w:rsid w:val="008D17B6"/>
+    <w:rsid w:val="00907D7D"/>
+    <w:rsid w:val="00912AF7"/>
+    <w:rsid w:val="00914D39"/>
+    <w:rsid w:val="0092438D"/>
+    <w:rsid w:val="00926A5A"/>
+    <w:rsid w:val="009275E1"/>
+    <w:rsid w:val="0093181F"/>
+    <w:rsid w:val="00933CC6"/>
+    <w:rsid w:val="00935F27"/>
+    <w:rsid w:val="00944B20"/>
+    <w:rsid w:val="009550BD"/>
+    <w:rsid w:val="00977C64"/>
+    <w:rsid w:val="009A62F2"/>
+    <w:rsid w:val="009B5B8E"/>
+    <w:rsid w:val="009B62DB"/>
+    <w:rsid w:val="009E403C"/>
+    <w:rsid w:val="00A025CC"/>
+    <w:rsid w:val="00A06C6A"/>
+    <w:rsid w:val="00A14CE5"/>
+    <w:rsid w:val="00A210E2"/>
+    <w:rsid w:val="00A40F91"/>
+    <w:rsid w:val="00A41E90"/>
+    <w:rsid w:val="00A75896"/>
+    <w:rsid w:val="00A830E7"/>
+    <w:rsid w:val="00AA2284"/>
+    <w:rsid w:val="00AB3133"/>
+    <w:rsid w:val="00AB3174"/>
+    <w:rsid w:val="00AB45D1"/>
+    <w:rsid w:val="00AC44EA"/>
+    <w:rsid w:val="00AC76D0"/>
+    <w:rsid w:val="00AE6996"/>
+    <w:rsid w:val="00B00844"/>
+    <w:rsid w:val="00B17A9C"/>
+    <w:rsid w:val="00B62912"/>
+    <w:rsid w:val="00BA6B73"/>
+    <w:rsid w:val="00BC78B3"/>
+    <w:rsid w:val="00BE27A7"/>
+    <w:rsid w:val="00C05BF3"/>
+    <w:rsid w:val="00C071E9"/>
+    <w:rsid w:val="00C1083E"/>
+    <w:rsid w:val="00C12C6F"/>
+    <w:rsid w:val="00C52F7C"/>
+    <w:rsid w:val="00C63CAB"/>
+    <w:rsid w:val="00C9022B"/>
+    <w:rsid w:val="00C91C6E"/>
+    <w:rsid w:val="00CC51DC"/>
+    <w:rsid w:val="00CE593E"/>
+    <w:rsid w:val="00CE7AEB"/>
+    <w:rsid w:val="00D06F33"/>
+    <w:rsid w:val="00D259C0"/>
+    <w:rsid w:val="00D467E3"/>
+    <w:rsid w:val="00DA4B19"/>
+    <w:rsid w:val="00DB7876"/>
+    <w:rsid w:val="00DB7C6E"/>
+    <w:rsid w:val="00DC245A"/>
+    <w:rsid w:val="00DC5263"/>
+    <w:rsid w:val="00DF4263"/>
+    <w:rsid w:val="00E050CC"/>
+    <w:rsid w:val="00E45D7C"/>
+    <w:rsid w:val="00E62E46"/>
+    <w:rsid w:val="00E66C58"/>
+    <w:rsid w:val="00E90B16"/>
+    <w:rsid w:val="00EA5A33"/>
+    <w:rsid w:val="00EB518C"/>
+    <w:rsid w:val="00EC0411"/>
+    <w:rsid w:val="00EC158F"/>
+    <w:rsid w:val="00ED0829"/>
+    <w:rsid w:val="00EF6BB6"/>
+    <w:rsid w:val="00F00685"/>
+    <w:rsid w:val="00F05B7E"/>
+    <w:rsid w:val="00F124C2"/>
+    <w:rsid w:val="00F14CFA"/>
+    <w:rsid w:val="00F22CCC"/>
+    <w:rsid w:val="00F239B4"/>
+    <w:rsid w:val="00F24509"/>
+    <w:rsid w:val="00F27D48"/>
+    <w:rsid w:val="00F51B3F"/>
+    <w:rsid w:val="00F61F67"/>
+    <w:rsid w:val="00F70342"/>
+    <w:rsid w:val="00FC083B"/>
+    <w:rsid w:val="00FC22ED"/>
+    <w:rsid w:val="00FD01BA"/>
+    <w:rsid w:val="00FE1208"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-BE" w:eastAsia="ja-JP" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="77030F44"/>
-  <w15:docId w15:val="{9A40D06A-A634-F14E-925C-95E407EAD96C}"/>
+  <w14:docId w14:val="7331AB01"/>
+  <w15:docId w15:val="{72478C61-11DC-478C-B2AC-AF5730102FFE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1506,648 +1952,1296 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:rsid w:val="00750095"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:firstLine="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Crimson Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Crimson Pro"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="it-IT"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC78B3"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0092438D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC78B3"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+      <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B00844"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Crimson Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Crimson Pro" w:cs="Trebuchet MS"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caractresdenotedebasdepage">
+    <w:name w:val="Caractères de note de bas de page"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C52F7C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Crimson Pro" w:hAnsi="Crimson Pro" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E224E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A068E4"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00874932"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00874932"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00481BA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00387A51"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646684"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Crimson Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Crimson Pro"/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA2284"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Crimson Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Crimson Pro"/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1IncTitolo">
+    <w:name w:val="1. Inc. Titolo"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00690D83"/>
+    <w:pPr>
+      <w:spacing w:before="300" w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Trebuchet MS"/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="34"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titre">
+    <w:name w:val="Titre"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Plattetekst"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:hAnsi="Liberation Sans" w:cs="Noto Sans Devanagari"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijst">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Plattetekst"/>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bijschrift">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+    <w:rsid w:val="00B00844"/>
+    <w:pPr>
+      <w:spacing w:line="264" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Trebuchet MS"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="it-IT"/>
-    </w:rPr>
-[...27 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:rsid w:val="00E224E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...6 lines deleted...]
-      <w:szCs w:val="16"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5IncAbstract">
+    <w:name w:val="5. Inc. Abstract"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152D09"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="80" w:line="264" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6IncKeywords">
+    <w:name w:val="6. Inc. Keywords"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152D09"/>
+    <w:pPr>
+      <w:spacing w:after="600" w:line="264" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7IncTitoloparagrafi">
+    <w:name w:val="7. Inc. Titolo paragrafi"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC51DC"/>
+    <w:pPr>
+      <w:spacing w:line="264" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Trebuchet MS"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8bIncCorpodeltesto">
+    <w:name w:val="8b. Inc. Corpo del testo"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C6DDA"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:line="264" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9bIncNoteapidipagina">
+    <w:name w:val="9b. Inc. Note a piè di pagina"/>
+    <w:basedOn w:val="Voetnoottekst"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C6DDA"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9aIncCitazioniincorpominore">
+    <w:name w:val="9a. Inc. Citazioni in corpo minore"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="8aCorpodeltestosenzarientro"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C6DDA"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="240" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="INCFootnote">
+    <w:name w:val="INC_Footnote"/>
+    <w:basedOn w:val="Voetnoottekst"/>
+    <w:rsid w:val="00A749F8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="8931"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00874932"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...40 lines deleted...]
-      <w:lang w:val="it-IT"/>
+      <w:lang w:val="nl-BE"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstopmerking"/>
     <w:next w:val="Tekstopmerking"/>
     <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00140739"/>
-    <w:rPr>
+    <w:qFormat/>
+    <w:rsid w:val="00481BA7"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="it-IT"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00646684"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA2284"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisie">
+    <w:name w:val="Revision"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00140739"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:qFormat/>
+    <w:rsid w:val="0014204A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Pasdeliste">
+    <w:name w:val="Pas de liste"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B00844"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="EindnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C63CAB"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-    <w:name w:val="INC_Segnalazione_Title"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EindnoottekstChar">
+    <w:name w:val="Eindnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Eindnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C63CAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Crimson Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Crimson Pro"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2IncSottotitolo">
+    <w:name w:val="2. Inc. Sottotitolo"/>
+    <w:basedOn w:val="1IncTitolo"/>
+    <w:qFormat/>
+    <w:rsid w:val="000848FA"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4aIncAffiliazione">
+    <w:name w:val="4a. Inc. Affiliazione"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006B3B2C"/>
-[...16 lines deleted...]
-    <w:name w:val="INC_Subheading"/>
+    <w:rsid w:val="00CC51DC"/>
+    <w:pPr>
+      <w:spacing w:line="264" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3IncNomeautore">
+    <w:name w:val="3. Inc. Nome autore"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006B3B2C"/>
-[...61 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    <w:rsid w:val="003D040A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Trebuchet MS"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A715FF"/>
-[...2 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    <w:rsid w:val="000549FC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00632246"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8aCorpodeltestosenzarientro">
+    <w:name w:val="8a. Corpo del testo (senza rientro)"/>
+    <w:basedOn w:val="8bIncCorpodeltesto"/>
+    <w:next w:val="8bIncCorpodeltesto"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC51DC"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4bIncOrcid">
+    <w:name w:val="4b. Inc. Orcid"/>
+    <w:basedOn w:val="4aIncAffiliazione"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC51DC"/>
+    <w:pPr>
+      <w:spacing w:after="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nadruk">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7825"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BC78B3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BC78B3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="result-url">
+    <w:name w:val="result-url"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="00BC78B3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0092438D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:optimizeForBrowser/>
+  <w:divs>
+    <w:div w:id="1516765837">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1253469678">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1566718301">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1924366327">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="737244308">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="465778933">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="981151725">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1846480278">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1072121967">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1611742975">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="232012666">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1115950645">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1531603270">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="71125266">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="374043729">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1613711419">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="2055501801">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1606495215">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{357D1D76-509F-4C75-BBE5-EBCA46490221}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>98</Words>
-  <Characters>540</Characters>
+  <Words>153</Words>
+  <Characters>844</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>7</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr> </vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Katholieke Universiteit Leuven</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>637</CharactersWithSpaces>
+  <CharactersWithSpaces>996</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title> </dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator>cvdb</dc:creator>
-  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>fr-FR</dc:language>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2ad0b24d-6422-44b0-b3de-abb3a9e8c81a_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2ad0b24d-6422-44b0-b3de-abb3a9e8c81a_SetDate">
+    <vt:lpwstr>2025-03-25T22:26:12Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2ad0b24d-6422-44b0-b3de-abb3a9e8c81a_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2ad0b24d-6422-44b0-b3de-abb3a9e8c81a_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2ad0b24d-6422-44b0-b3de-abb3a9e8c81a_SiteId">
+    <vt:lpwstr>2fcfe26a-bb62-46b0-b1e3-28f9da0c45fd</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2ad0b24d-6422-44b0-b3de-abb3a9e8c81a_ActionId">
+    <vt:lpwstr>bf27865b-2ce4-4923-b036-02b61efa0fa6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2ad0b24d-6422-44b0-b3de-abb3a9e8c81a_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+</Properties>
+</file>