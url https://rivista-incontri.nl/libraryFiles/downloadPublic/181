--- v1 (2026-08-15)
+++ v2 (2026-09-04)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0F23F56E" w14:textId="1D5E2759" w:rsidR="009E403C" w:rsidRPr="001F5E77" w:rsidRDefault="003D6989" w:rsidP="00690D83">
       <w:pPr>
         <w:pStyle w:val="1IncTitolo"/>
         <w:spacing w:before="400"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk201394780"/>
       <w:r>
         <w:t>Signpost</w:t>
       </w:r>
       <w:r w:rsidR="000D7825">
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000D7825" w:rsidRPr="000D7825">
         <w:t>Segnalazion</w:t>
       </w:r>
       <w:r w:rsidR="00F24509">
         <w:t>e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000D7825">
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -456,210 +456,211 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Text third paragraph. “Particular use of a word”.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0092438D" w:rsidRPr="00C1083E" w:rsidSect="00DA4B19">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="9620" w:h="13600" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54FFB9F8" w14:textId="77777777" w:rsidR="003651AD" w:rsidRPr="0004142A" w:rsidRDefault="003651AD">
+    <w:p w14:paraId="566D8751" w14:textId="77777777" w:rsidR="00DF34B7" w:rsidRPr="0004142A" w:rsidRDefault="00DF34B7">
       <w:r w:rsidRPr="0004142A">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718E2F57" w14:textId="77777777" w:rsidR="003651AD" w:rsidRPr="0004142A" w:rsidRDefault="003651AD"/>
+    <w:p w14:paraId="42ED14C7" w14:textId="77777777" w:rsidR="00DF34B7" w:rsidRPr="0004142A" w:rsidRDefault="00DF34B7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00A3C1AD" w14:textId="77777777" w:rsidR="003651AD" w:rsidRPr="0004142A" w:rsidRDefault="003651AD">
+    <w:p w14:paraId="4FB55201" w14:textId="77777777" w:rsidR="00DF34B7" w:rsidRPr="0004142A" w:rsidRDefault="00DF34B7">
       <w:r w:rsidRPr="0004142A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2549B622" w14:textId="77777777" w:rsidR="003651AD" w:rsidRPr="0004142A" w:rsidRDefault="003651AD"/>
+    <w:p w14:paraId="7A17D6C9" w14:textId="77777777" w:rsidR="00DF34B7" w:rsidRPr="0004142A" w:rsidRDefault="00DF34B7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Crimson Pro">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E04B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC">
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Noto Sans Devanagari">
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80008023" w:usb1="00002046" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Hoofdtekst CS)">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79E58FAB" w14:textId="5029E271" w:rsidR="003B7AD3" w:rsidRPr="0004142A" w:rsidRDefault="003B7AD3" w:rsidP="00AA2284">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2130"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="100178E1" w14:textId="77777777" w:rsidR="0018751C" w:rsidRDefault="0018751C" w:rsidP="00632246">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="22BAC14D" w14:textId="77777777" w:rsidR="0018751C" w:rsidRDefault="0018751C" w:rsidP="00632246">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0070DB63" w14:textId="15785C7A" w:rsidR="0018751C" w:rsidRPr="007D7785" w:rsidRDefault="0093181F" w:rsidP="0093181F">
+  <w:p w14:paraId="0070DB63" w14:textId="42B4F7E2" w:rsidR="0018751C" w:rsidRPr="007D7785" w:rsidRDefault="0093181F" w:rsidP="0093181F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0093181F">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
       <w:br/>
@@ -684,51 +685,59 @@
       </w:rPr>
       <w:t>, 39.1 (2024)</w:t>
     </w:r>
     <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="0018751C" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>e</w:t>
     </w:r>
     <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>-ISSN: 2114-7705</w:t>
+      <w:t xml:space="preserve">-ISSN: </w:t>
+    </w:r>
+    <w:r w:rsidR="00F519CD" w:rsidRPr="00F519CD">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2214-7705</w:t>
     </w:r>
     <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">DOI: </w:t>
     </w:r>
     <w:r w:rsidR="0018751C" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>10.18352/inc19602</w:t>
     </w:r>
@@ -828,63 +837,63 @@
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0018751C">
       <w:rPr>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FF0E9F0" w14:textId="77777777" w:rsidR="003651AD" w:rsidRPr="0004142A" w:rsidRDefault="003651AD" w:rsidP="00C05BF3">
+    <w:p w14:paraId="1D079A09" w14:textId="77777777" w:rsidR="00DF34B7" w:rsidRPr="0004142A" w:rsidRDefault="00DF34B7" w:rsidP="00C05BF3">
       <w:pPr>
         <w:pStyle w:val="Voettekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C9DBA08" w14:textId="77777777" w:rsidR="003651AD" w:rsidRPr="0004142A" w:rsidRDefault="003651AD"/>
+    <w:p w14:paraId="526DDA4A" w14:textId="77777777" w:rsidR="00DF34B7" w:rsidRPr="0004142A" w:rsidRDefault="00DF34B7"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="072340E5" w14:textId="77777777" w:rsidR="003651AD" w:rsidRPr="0004142A" w:rsidRDefault="003651AD" w:rsidP="00C05BF3">
+    <w:p w14:paraId="7C8C9842" w14:textId="77777777" w:rsidR="00DF34B7" w:rsidRPr="0004142A" w:rsidRDefault="00DF34B7" w:rsidP="00C05BF3">
       <w:pPr>
         <w:pStyle w:val="Voettekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="50EE8FA3" w14:textId="7229732C" w:rsidR="00DC245A" w:rsidRPr="001F5E77" w:rsidRDefault="00DC245A" w:rsidP="000C6DDA">
       <w:pPr>
         <w:pStyle w:val="9bIncNoteapidipagina"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F5E77">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="001F5E77">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -955,52 +964,52 @@
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>footnote</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009B5B8E">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09B5E86C" w14:textId="79C528B3" w:rsidR="000020CB" w:rsidRPr="00632246" w:rsidRDefault="00341F7D" w:rsidP="003D040A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09B5E86C" w14:textId="652FF8AB" w:rsidR="000020CB" w:rsidRPr="00632246" w:rsidRDefault="00341F7D" w:rsidP="003D040A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3232"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00632246">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00632246">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
@@ -1061,121 +1070,121 @@
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00AC44EA">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF "3. Inc. Nome autore" \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00AC44EA">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00483F62">
+    <w:r w:rsidR="002D1B9B">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Name Surname</w:t>
     </w:r>
     <w:r w:rsidR="00AC44EA">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
   <w:bookmarkStart w:id="2" w:name="OLE_LINK3"/>
-  <w:p w14:paraId="5ABB3999" w14:textId="631CE4CC" w:rsidR="000020CB" w:rsidRPr="00341F7D" w:rsidRDefault="00341F7D" w:rsidP="000549FC">
+  <w:p w14:paraId="5ABB3999" w14:textId="12E91BC9" w:rsidR="000020CB" w:rsidRPr="00341F7D" w:rsidRDefault="00341F7D" w:rsidP="000549FC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="3260"/>
         <w:tab w:val="left" w:pos="5603"/>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF "1. Inc. Titolo" \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00483F62">
+    <w:r w:rsidR="002D1B9B">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Signpost / Segnalazione / Signalement</w:t>
     </w:r>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -1212,51 +1221,51 @@
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1AFE33A5" w14:textId="7FD1DE03" w:rsidR="00632246" w:rsidRPr="00632246" w:rsidRDefault="00632246" w:rsidP="00632246">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="3260"/>
         <w:tab w:val="left" w:pos="5603"/>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00632246">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
@@ -1294,52 +1303,52 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00632246">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="54320916" w14:textId="77777777" w:rsidR="00632246" w:rsidRPr="00632246" w:rsidRDefault="00632246" w:rsidP="00632246">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="200"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="567"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="284"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1366,50 +1375,51 @@
     <w:rsid w:val="00127243"/>
     <w:rsid w:val="001324DC"/>
     <w:rsid w:val="001359D5"/>
     <w:rsid w:val="00137463"/>
     <w:rsid w:val="001437EE"/>
     <w:rsid w:val="00143AD1"/>
     <w:rsid w:val="00152269"/>
     <w:rsid w:val="00152D09"/>
     <w:rsid w:val="00153F92"/>
     <w:rsid w:val="0015595A"/>
     <w:rsid w:val="00161A42"/>
     <w:rsid w:val="001704AC"/>
     <w:rsid w:val="0018221E"/>
     <w:rsid w:val="0018751C"/>
     <w:rsid w:val="00196037"/>
     <w:rsid w:val="001A62A1"/>
     <w:rsid w:val="001A796B"/>
     <w:rsid w:val="001C3F30"/>
     <w:rsid w:val="001F5E77"/>
     <w:rsid w:val="00214324"/>
     <w:rsid w:val="00254D0A"/>
     <w:rsid w:val="002749CB"/>
     <w:rsid w:val="00276015"/>
     <w:rsid w:val="00284AA1"/>
     <w:rsid w:val="0029651C"/>
+    <w:rsid w:val="002D1B9B"/>
     <w:rsid w:val="002D63F8"/>
     <w:rsid w:val="002D6678"/>
     <w:rsid w:val="00307F69"/>
     <w:rsid w:val="003153CE"/>
     <w:rsid w:val="0031742A"/>
     <w:rsid w:val="00341F7D"/>
     <w:rsid w:val="00350AF0"/>
     <w:rsid w:val="003651AD"/>
     <w:rsid w:val="00391AA9"/>
     <w:rsid w:val="003A4E84"/>
     <w:rsid w:val="003A7521"/>
     <w:rsid w:val="003B0498"/>
     <w:rsid w:val="003B1E91"/>
     <w:rsid w:val="003B3C64"/>
     <w:rsid w:val="003B5C6B"/>
     <w:rsid w:val="003B7AD3"/>
     <w:rsid w:val="003D040A"/>
     <w:rsid w:val="003D6989"/>
     <w:rsid w:val="003E389C"/>
     <w:rsid w:val="00424925"/>
     <w:rsid w:val="00426975"/>
     <w:rsid w:val="00431F09"/>
     <w:rsid w:val="00437A8C"/>
     <w:rsid w:val="00472DA6"/>
     <w:rsid w:val="00473BE6"/>
@@ -1441,50 +1451,51 @@
     <w:rsid w:val="006804C6"/>
     <w:rsid w:val="00690D83"/>
     <w:rsid w:val="006A3753"/>
     <w:rsid w:val="006B048F"/>
     <w:rsid w:val="006B6224"/>
     <w:rsid w:val="006D46E5"/>
     <w:rsid w:val="006F0B58"/>
     <w:rsid w:val="006F247B"/>
     <w:rsid w:val="006F31B1"/>
     <w:rsid w:val="006F38C2"/>
     <w:rsid w:val="00702D7B"/>
     <w:rsid w:val="00726E87"/>
     <w:rsid w:val="007363B2"/>
     <w:rsid w:val="0074605B"/>
     <w:rsid w:val="00750095"/>
     <w:rsid w:val="00790BC2"/>
     <w:rsid w:val="00797B65"/>
     <w:rsid w:val="007D472B"/>
     <w:rsid w:val="007D4F3D"/>
     <w:rsid w:val="007D7785"/>
     <w:rsid w:val="007E3B6D"/>
     <w:rsid w:val="00806C3A"/>
     <w:rsid w:val="008070E5"/>
     <w:rsid w:val="008072CF"/>
     <w:rsid w:val="008146E9"/>
+    <w:rsid w:val="00815149"/>
     <w:rsid w:val="00833837"/>
     <w:rsid w:val="00833C9C"/>
     <w:rsid w:val="00834F2D"/>
     <w:rsid w:val="008627C0"/>
     <w:rsid w:val="00865780"/>
     <w:rsid w:val="00877DF5"/>
     <w:rsid w:val="008B58AB"/>
     <w:rsid w:val="008B599A"/>
     <w:rsid w:val="008C1D5E"/>
     <w:rsid w:val="008D17B6"/>
     <w:rsid w:val="00907D7D"/>
     <w:rsid w:val="00912AF7"/>
     <w:rsid w:val="00914D39"/>
     <w:rsid w:val="0092438D"/>
     <w:rsid w:val="00926A5A"/>
     <w:rsid w:val="009275E1"/>
     <w:rsid w:val="0093181F"/>
     <w:rsid w:val="00933CC6"/>
     <w:rsid w:val="00935F27"/>
     <w:rsid w:val="00944B20"/>
     <w:rsid w:val="009550BD"/>
     <w:rsid w:val="00977C64"/>
     <w:rsid w:val="009A62F2"/>
     <w:rsid w:val="009B5B8E"/>
     <w:rsid w:val="009B62DB"/>
@@ -1507,108 +1518,110 @@
     <w:rsid w:val="00B00844"/>
     <w:rsid w:val="00B17A9C"/>
     <w:rsid w:val="00B62912"/>
     <w:rsid w:val="00BA6B73"/>
     <w:rsid w:val="00BC78B3"/>
     <w:rsid w:val="00BE27A7"/>
     <w:rsid w:val="00C05BF3"/>
     <w:rsid w:val="00C071E9"/>
     <w:rsid w:val="00C1083E"/>
     <w:rsid w:val="00C12C6F"/>
     <w:rsid w:val="00C52F7C"/>
     <w:rsid w:val="00C63CAB"/>
     <w:rsid w:val="00C9022B"/>
     <w:rsid w:val="00C91C6E"/>
     <w:rsid w:val="00CC51DC"/>
     <w:rsid w:val="00CE593E"/>
     <w:rsid w:val="00CE7AEB"/>
     <w:rsid w:val="00D06F33"/>
     <w:rsid w:val="00D259C0"/>
     <w:rsid w:val="00D467E3"/>
     <w:rsid w:val="00DA4B19"/>
     <w:rsid w:val="00DB7876"/>
     <w:rsid w:val="00DB7C6E"/>
     <w:rsid w:val="00DC245A"/>
     <w:rsid w:val="00DC5263"/>
+    <w:rsid w:val="00DF34B7"/>
     <w:rsid w:val="00DF4263"/>
     <w:rsid w:val="00E050CC"/>
     <w:rsid w:val="00E45D7C"/>
     <w:rsid w:val="00E62E46"/>
     <w:rsid w:val="00E66C58"/>
     <w:rsid w:val="00E90B16"/>
     <w:rsid w:val="00EA5A33"/>
     <w:rsid w:val="00EB518C"/>
     <w:rsid w:val="00EC0411"/>
     <w:rsid w:val="00EC158F"/>
     <w:rsid w:val="00ED0829"/>
     <w:rsid w:val="00EF6BB6"/>
     <w:rsid w:val="00F00685"/>
     <w:rsid w:val="00F05B7E"/>
     <w:rsid w:val="00F124C2"/>
     <w:rsid w:val="00F14CFA"/>
     <w:rsid w:val="00F22CCC"/>
     <w:rsid w:val="00F239B4"/>
     <w:rsid w:val="00F24509"/>
     <w:rsid w:val="00F27D48"/>
+    <w:rsid w:val="00F519CD"/>
     <w:rsid w:val="00F51B3F"/>
     <w:rsid w:val="00F61F67"/>
     <w:rsid w:val="00F70342"/>
     <w:rsid w:val="00FC083B"/>
     <w:rsid w:val="00FC22ED"/>
     <w:rsid w:val="00FD01BA"/>
     <w:rsid w:val="00FE1208"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE" w:eastAsia="ja-JP" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7331AB01"/>
   <w15:docId w15:val="{72478C61-11DC-478C-B2AC-AF5730102FFE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2685,51 +2698,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="result-url">
     <w:name w:val="result-url"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00BC78B3"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0092438D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1516765837">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1253469678">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>