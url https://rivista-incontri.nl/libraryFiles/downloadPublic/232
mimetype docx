--- v0 (2026-08-15)
+++ v1 (2026-09-04)
@@ -6,81 +6,83 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0F23F56E" w14:textId="0F2191D6" w:rsidR="009E403C" w:rsidRPr="001F5E77" w:rsidRDefault="0000412E" w:rsidP="00690D83">
       <w:pPr>
         <w:pStyle w:val="1IncTitolo"/>
         <w:spacing w:before="400"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk201394780"/>
       <w:r>
         <w:t>Translation</w:t>
       </w:r>
       <w:r w:rsidR="000D7825">
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Tradu</w:t>
       </w:r>
       <w:r w:rsidR="000D7825" w:rsidRPr="000D7825">
         <w:t>zion</w:t>
       </w:r>
       <w:r w:rsidR="00F24509">
         <w:t>e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000D7825">
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Vertaling</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000D7825">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="771E33C0" w14:textId="18D26467" w:rsidR="00865780" w:rsidRPr="001F5E77" w:rsidRDefault="000D7825" w:rsidP="000848FA">
       <w:pPr>
         <w:pStyle w:val="2IncSottotitolo"/>
       </w:pPr>
       <w:r>
         <w:t>Title</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D142CCA" w14:textId="119923B5" w:rsidR="009E403C" w:rsidRPr="001F5E77" w:rsidRDefault="001F5E77" w:rsidP="00632246">
       <w:pPr>
         <w:pStyle w:val="3IncNomeautore"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001F5E77">
         <w:t xml:space="preserve">Name </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001F5E77">
         <w:t>Surname</w:t>
       </w:r>
@@ -198,210 +200,211 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Text third paragraph. “Particular use of a word”.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0092438D" w:rsidRPr="00C1083E" w:rsidSect="00DA4B19">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="9620" w:h="13600" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24CCDC06" w14:textId="77777777" w:rsidR="006E45D8" w:rsidRPr="0004142A" w:rsidRDefault="006E45D8">
+    <w:p w14:paraId="6575D899" w14:textId="77777777" w:rsidR="006A31DF" w:rsidRPr="0004142A" w:rsidRDefault="006A31DF">
       <w:r w:rsidRPr="0004142A">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62219A7C" w14:textId="77777777" w:rsidR="006E45D8" w:rsidRPr="0004142A" w:rsidRDefault="006E45D8"/>
+    <w:p w14:paraId="75035107" w14:textId="77777777" w:rsidR="006A31DF" w:rsidRPr="0004142A" w:rsidRDefault="006A31DF"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62A28362" w14:textId="77777777" w:rsidR="006E45D8" w:rsidRPr="0004142A" w:rsidRDefault="006E45D8">
+    <w:p w14:paraId="436B490D" w14:textId="77777777" w:rsidR="006A31DF" w:rsidRPr="0004142A" w:rsidRDefault="006A31DF">
       <w:r w:rsidRPr="0004142A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F973041" w14:textId="77777777" w:rsidR="006E45D8" w:rsidRPr="0004142A" w:rsidRDefault="006E45D8"/>
+    <w:p w14:paraId="05DE583C" w14:textId="77777777" w:rsidR="006A31DF" w:rsidRPr="0004142A" w:rsidRDefault="006A31DF"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Crimson Pro">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E04B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC">
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Noto Sans Devanagari">
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80008023" w:usb1="00002046" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Hoofdtekst CS)">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79E58FAB" w14:textId="5029E271" w:rsidR="003B7AD3" w:rsidRPr="0004142A" w:rsidRDefault="003B7AD3" w:rsidP="00AA2284">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2130"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="100178E1" w14:textId="77777777" w:rsidR="0018751C" w:rsidRDefault="0018751C" w:rsidP="00632246">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="22BAC14D" w14:textId="77777777" w:rsidR="0018751C" w:rsidRDefault="0018751C" w:rsidP="00632246">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0070DB63" w14:textId="15785C7A" w:rsidR="0018751C" w:rsidRPr="007D7785" w:rsidRDefault="0093181F" w:rsidP="0093181F">
+  <w:p w14:paraId="0070DB63" w14:textId="25656D14" w:rsidR="0018751C" w:rsidRPr="007D7785" w:rsidRDefault="0093181F" w:rsidP="0093181F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0093181F">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
       <w:br/>
@@ -426,51 +429,59 @@
       </w:rPr>
       <w:t>, 39.1 (2024)</w:t>
     </w:r>
     <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="0018751C" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>e</w:t>
     </w:r>
     <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>-ISSN: 2114-7705</w:t>
+      <w:t xml:space="preserve">-ISSN: </w:t>
+    </w:r>
+    <w:r w:rsidR="00C4427F" w:rsidRPr="00C4427F">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2214-7705</w:t>
     </w:r>
     <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00632246" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">DOI: </w:t>
     </w:r>
     <w:r w:rsidR="0018751C" w:rsidRPr="007D7785">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>10.18352/inc19602</w:t>
     </w:r>
@@ -570,63 +581,63 @@
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0018751C">
       <w:rPr>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A70BA97" w14:textId="77777777" w:rsidR="006E45D8" w:rsidRPr="0004142A" w:rsidRDefault="006E45D8" w:rsidP="00C05BF3">
+    <w:p w14:paraId="7EAFAE2D" w14:textId="77777777" w:rsidR="006A31DF" w:rsidRPr="0004142A" w:rsidRDefault="006A31DF" w:rsidP="00C05BF3">
       <w:pPr>
         <w:pStyle w:val="Voettekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DC6F128" w14:textId="77777777" w:rsidR="006E45D8" w:rsidRPr="0004142A" w:rsidRDefault="006E45D8"/>
+    <w:p w14:paraId="5E93E3A0" w14:textId="77777777" w:rsidR="006A31DF" w:rsidRPr="0004142A" w:rsidRDefault="006A31DF"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4977C979" w14:textId="77777777" w:rsidR="006E45D8" w:rsidRPr="0004142A" w:rsidRDefault="006E45D8" w:rsidP="00C05BF3">
+    <w:p w14:paraId="3C7ED891" w14:textId="77777777" w:rsidR="006A31DF" w:rsidRPr="0004142A" w:rsidRDefault="006A31DF" w:rsidP="00C05BF3">
       <w:pPr>
         <w:pStyle w:val="Voettekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="50EE8FA3" w14:textId="7229732C" w:rsidR="00DC245A" w:rsidRPr="001F5E77" w:rsidRDefault="00DC245A" w:rsidP="000C6DDA">
       <w:pPr>
         <w:pStyle w:val="9bIncNoteapidipagina"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F5E77">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="001F5E77">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -697,52 +708,52 @@
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>footnote</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009B5B8E">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09B5E86C" w14:textId="3DDCEF86" w:rsidR="000020CB" w:rsidRPr="00632246" w:rsidRDefault="00341F7D" w:rsidP="003D040A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09B5E86C" w14:textId="07D1C4DF" w:rsidR="000020CB" w:rsidRPr="00632246" w:rsidRDefault="00341F7D" w:rsidP="003D040A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3232"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00632246">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00632246">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
@@ -803,121 +814,121 @@
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00AC44EA">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF "3. Inc. Nome autore" \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00AC44EA">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003A023C">
+    <w:r w:rsidR="00A52750">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Name Surname</w:t>
     </w:r>
     <w:r w:rsidR="00AC44EA">
       <w:rPr>
         <w:rFonts w:cs="Calibri (Hoofdtekst CS)"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
   <w:bookmarkStart w:id="2" w:name="OLE_LINK3"/>
-  <w:p w14:paraId="5ABB3999" w14:textId="560E82C0" w:rsidR="000020CB" w:rsidRPr="00341F7D" w:rsidRDefault="00341F7D" w:rsidP="000549FC">
+  <w:p w14:paraId="5ABB3999" w14:textId="1098D8A3" w:rsidR="000020CB" w:rsidRPr="00341F7D" w:rsidRDefault="00341F7D" w:rsidP="000549FC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="3260"/>
         <w:tab w:val="left" w:pos="5603"/>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF "1. Inc. Titolo" \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003A023C">
+    <w:r w:rsidR="00A52750">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Translation / Traduzione / Vertaling</w:t>
     </w:r>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -954,51 +965,51 @@
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00341F7D">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1AFE33A5" w14:textId="7FD1DE03" w:rsidR="00632246" w:rsidRPr="00632246" w:rsidRDefault="00632246" w:rsidP="00632246">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="3260"/>
         <w:tab w:val="left" w:pos="5603"/>
         <w:tab w:val="right" w:pos="6521"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00632246">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
@@ -1036,52 +1047,52 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00632246">
       <w:rPr>
         <w:rFonts w:cs="Trebuchet MS"/>
         <w:caps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="54320916" w14:textId="77777777" w:rsidR="00632246" w:rsidRPr="00632246" w:rsidRDefault="00632246" w:rsidP="00632246">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="200"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="567"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="284"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1162,126 +1173,130 @@
     <w:rsid w:val="00492501"/>
     <w:rsid w:val="00492C86"/>
     <w:rsid w:val="00493A16"/>
     <w:rsid w:val="004B1F5A"/>
     <w:rsid w:val="004B7DAB"/>
     <w:rsid w:val="004C5C89"/>
     <w:rsid w:val="004E2579"/>
     <w:rsid w:val="004E34AC"/>
     <w:rsid w:val="004F4F6D"/>
     <w:rsid w:val="005122A9"/>
     <w:rsid w:val="00513600"/>
     <w:rsid w:val="0052479E"/>
     <w:rsid w:val="00530E11"/>
     <w:rsid w:val="00553636"/>
     <w:rsid w:val="00557145"/>
     <w:rsid w:val="00565FA9"/>
     <w:rsid w:val="00596DC9"/>
     <w:rsid w:val="005A2B71"/>
     <w:rsid w:val="00610023"/>
     <w:rsid w:val="00614A78"/>
     <w:rsid w:val="00632246"/>
     <w:rsid w:val="00646684"/>
     <w:rsid w:val="0066504B"/>
     <w:rsid w:val="006804C6"/>
     <w:rsid w:val="00690D83"/>
+    <w:rsid w:val="006A31DF"/>
     <w:rsid w:val="006A3753"/>
     <w:rsid w:val="006B048F"/>
     <w:rsid w:val="006B6224"/>
     <w:rsid w:val="006D46E5"/>
     <w:rsid w:val="006E45D8"/>
     <w:rsid w:val="006F0B58"/>
     <w:rsid w:val="006F247B"/>
     <w:rsid w:val="006F31B1"/>
     <w:rsid w:val="006F38C2"/>
     <w:rsid w:val="00702D7B"/>
     <w:rsid w:val="00726E87"/>
     <w:rsid w:val="007363B2"/>
     <w:rsid w:val="0074605B"/>
     <w:rsid w:val="00750095"/>
     <w:rsid w:val="00790BC2"/>
     <w:rsid w:val="00797B65"/>
     <w:rsid w:val="007D472B"/>
     <w:rsid w:val="007D4F3D"/>
     <w:rsid w:val="007D7785"/>
     <w:rsid w:val="007E3B6D"/>
     <w:rsid w:val="00806C3A"/>
     <w:rsid w:val="008070E5"/>
     <w:rsid w:val="008072CF"/>
     <w:rsid w:val="008146E9"/>
+    <w:rsid w:val="00815149"/>
     <w:rsid w:val="00824640"/>
     <w:rsid w:val="00833837"/>
     <w:rsid w:val="00833C9C"/>
     <w:rsid w:val="00834F2D"/>
     <w:rsid w:val="008627C0"/>
     <w:rsid w:val="00865780"/>
     <w:rsid w:val="00877DF5"/>
     <w:rsid w:val="008B58AB"/>
     <w:rsid w:val="008B599A"/>
     <w:rsid w:val="008C1D5E"/>
     <w:rsid w:val="008D17B6"/>
     <w:rsid w:val="00907D7D"/>
     <w:rsid w:val="00912AF7"/>
     <w:rsid w:val="00914D39"/>
     <w:rsid w:val="0092438D"/>
     <w:rsid w:val="00926A5A"/>
     <w:rsid w:val="009275E1"/>
     <w:rsid w:val="0093181F"/>
     <w:rsid w:val="00933CC6"/>
     <w:rsid w:val="00935F27"/>
     <w:rsid w:val="00944B20"/>
     <w:rsid w:val="009550BD"/>
     <w:rsid w:val="00977C64"/>
     <w:rsid w:val="009A62F2"/>
     <w:rsid w:val="009B5B8E"/>
     <w:rsid w:val="009B62DB"/>
     <w:rsid w:val="009E403C"/>
     <w:rsid w:val="00A025CC"/>
     <w:rsid w:val="00A06C6A"/>
     <w:rsid w:val="00A14CE5"/>
     <w:rsid w:val="00A210E2"/>
     <w:rsid w:val="00A40F91"/>
     <w:rsid w:val="00A41E90"/>
+    <w:rsid w:val="00A52750"/>
     <w:rsid w:val="00A75896"/>
     <w:rsid w:val="00A830E7"/>
     <w:rsid w:val="00AA2284"/>
     <w:rsid w:val="00AB3133"/>
     <w:rsid w:val="00AB3174"/>
     <w:rsid w:val="00AB45D1"/>
     <w:rsid w:val="00AC44EA"/>
     <w:rsid w:val="00AC76D0"/>
     <w:rsid w:val="00AE6996"/>
     <w:rsid w:val="00B00844"/>
     <w:rsid w:val="00B17A9C"/>
     <w:rsid w:val="00B62912"/>
     <w:rsid w:val="00BA6B73"/>
     <w:rsid w:val="00BC78B3"/>
     <w:rsid w:val="00BE27A7"/>
     <w:rsid w:val="00C05BF3"/>
     <w:rsid w:val="00C071E9"/>
     <w:rsid w:val="00C1083E"/>
     <w:rsid w:val="00C12C6F"/>
+    <w:rsid w:val="00C4427F"/>
     <w:rsid w:val="00C52F7C"/>
     <w:rsid w:val="00C63CAB"/>
     <w:rsid w:val="00C9022B"/>
     <w:rsid w:val="00C91C6E"/>
     <w:rsid w:val="00CC51DC"/>
     <w:rsid w:val="00CE593E"/>
     <w:rsid w:val="00CE7AEB"/>
     <w:rsid w:val="00D06F33"/>
     <w:rsid w:val="00D259C0"/>
     <w:rsid w:val="00D467E3"/>
     <w:rsid w:val="00DA4B19"/>
     <w:rsid w:val="00DB7876"/>
     <w:rsid w:val="00DB7C6E"/>
     <w:rsid w:val="00DC245A"/>
     <w:rsid w:val="00DC5263"/>
     <w:rsid w:val="00DF4263"/>
     <w:rsid w:val="00E050CC"/>
     <w:rsid w:val="00E45D7C"/>
     <w:rsid w:val="00E62E46"/>
     <w:rsid w:val="00E66C58"/>
     <w:rsid w:val="00E90B16"/>
     <w:rsid w:val="00EA5A33"/>
     <w:rsid w:val="00EB518C"/>
     <w:rsid w:val="00EC0411"/>
     <w:rsid w:val="00EC158F"/>
@@ -1310,51 +1325,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE" w:eastAsia="ja-JP" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7331AB01"/>
   <w15:docId w15:val="{72478C61-11DC-478C-B2AC-AF5730102FFE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2431,51 +2446,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="result-url">
     <w:name w:val="result-url"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00BC78B3"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0092438D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1516765837">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1253469678">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>